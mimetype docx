--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -1129,234 +1129,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I film western di David Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I film western di Fritz Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Extase »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'iconologie filmique, Collectif sous la direction de Emmanuelle André, Jean-Michel Durafour et Luc Vancheri, Presses Universitaires de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843053v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03844657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I film western di Samuel Fuller</w:t>
               </w:r>
@@ -2904,165 +2904,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Je qui éclate : deux cas de monologue intérieur Sergueï Eisenstein et Carmelo Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narcisse à l’écran, Les Cahiers du Littoral I/n°15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 239-248, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images de l’extase. D’Eisenstein à Sharits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma, critique des images, C. D’Alonzo, P. Dubois, K. Slock (dir.), Campanotto Editore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844593v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03844591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’extase : le cas de l’écran déchiré</w:t>
               </w:r>
@@ -3380,51 +3380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03842175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03841193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03842175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03841193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>