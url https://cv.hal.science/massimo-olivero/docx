--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,1642 +66,1642 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di John Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di King Vidor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sergueï Eisenstein »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'iconologie filmique, Collectif sous la direction de Emmanuelle André, Jean-Michel Durafour et Luc Vancheri, Presses Universitaires de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di Fritz Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Extase »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'iconologie filmique, Collectif sous la direction de Emmanuelle André, Jean-Michel Durafour et Luc Vancheri, Presses Universitaires de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di David Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di Samuel Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di Raoul Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images of Food in Italian Cinema from Neorealism to the 1970s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts&amp;Foods, Catalogue de l’Exposition Universelle Milan 2015, Milan, Electa Mondadori, 2015, pp. 454-459</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le fondement de la figure. Pour une théorie du gros plan organique. La figure et le fond au cinéma. Une esthétique des relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle (s) histoire (s) du cinéma pour le XXIe siècle ? : Un débat entre François Albera, Mark Cousins, Gian Luca Farinelli, Sylvie Lindeperg et Elodie Tamayo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective. Actualité en histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Raconter, 2, pp.39-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/perspective.27465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de la plasticité destructrice dans le cinéma marginal contemporain : Bressane, Naderi, De Bernardi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisières esthétiques et culturelles au cinéma, n° 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticités de la nature dans le cinéma de John Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La météo au cinéma : faire la pluie et le beau temps, N°169, pp. 132 - 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il caso e la necessità. Sul cinema di Abbas Kiarostami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondo Niovo </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’intimité dans le cinéma de John Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, De l’intime dans le cinéma anglophone, n°154, pp. 50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tambour rythmique : pour un cinéma de la régression improductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/miranda.6217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vision critique de Billy Wilder sur la guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°150, pp. 113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comunità in marcia. Il cinetreno sovietico degli anni trenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fata Morgana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Comune, n°18, pp. 111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immagini dialettiche nel cinema sovietico degli anni Venti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fata Morgana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Origine, n° 16, pp. 57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripetizione e differenza in &amp;quot;Com’era verde la mia valle&amp;quot; di Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fata Morgana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rito, n°17, pp. 171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinema dell’emozione e cinema dell'estasi : Ejzenstejn e il realismo socialista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fata Morgana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Emozione, n°12, pp. 59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Touch: erotismo ed oscenità nel cinema di Billy Wilder e Erich von Stroheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinecritica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°14, pp. 96-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843870v1</w:t>
-              </w:r>
-[...651 lines deleted...]
-                <w:t xml:space="preserve">hal-03843063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2007,1062 +2007,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice analytique de « Hilarisdoppio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paolo Gioli : impressions sauvages, Philippe Dubois, Antonio Somaini (dir.), Dijion, Les Presses du Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le comic relief chez Ford. Dialectiques du comique au cœur du drame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantaisies de John Ford, Damien Keller &amp; Frédéric Cavé (dir.), Éditions Passage(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-10-94898-72-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice analytique de « Metamorfoso »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paolo Gioli : impressions sauvages, Philippe Dubois, Antonio Somaini (dir.), Dijion, Les Presses du Réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchir les limites, dépasser les frontières : La Soif du mal d’Orson Welles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Frontière(s) au cinéma », Magalie Flores-Lonjou Estelle Épinoux, Vincent Lefebve (dir.), Éditions mare &amp; martin, Droit et Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 427-442, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 427-442, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cicatrices du progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elia Kazan. La confusion des sentiments. Jean-Michel Durafour et José Moure (dir.), Presses Universitaires de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 67-76, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 67-76, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inventaire des décombres : l’apocalypse dans le cinéma italien moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’Apocalypse : Une imagination politique », P. Coquio, J.-P. Engélibert, R. Guidée (dir.), Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 181 - 189, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 181 - 189, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire du cinéma au Bolchoï. La Walkyrie de Wagner d’après Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opéra et cinéma, Aude Ameille, Pascal Lécroart, Timothée Picard et Emmanuel Reibel (dir.), Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 99 - 108, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 99 - 108, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique du paysage ou de la non-indifférence de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Flying Carpet. Studies on Eisenstein and Russian Cinema in Honor of Naum Kleiman, Edited by Joan Neuberger and Antonio Somaini, Éditions Mimésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 295 - 306., 2017, 9788869761393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 295 - 306., 2017, 9788869761393</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eisenstein et Welles : la recherche du primitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eisenstein. Leçons mexicaines. Cinéma, anthropologie, archéologie, Antonio Somaini et Laurence Schifano (dir.), Paris, Presses universitaires de Paris Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 249-261, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 249-261, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élargir le cinéma : la photogénie d’Epstein et l’extase d’Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Epstein. Actualité et postérités. R. Hamery et É. Thouvenel, Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 141-152, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 141-152, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cadre : approches croisées entre Arts &amp; Médias, Collectif DAEM, Paris, L’Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 91-98, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-critique et image-croyante : les difficultés de la représentation du réel dans le cinéma soviétique des années 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Souci du monde. Le Souci de soi. Approches croisées entre Arts &amp; Médias. Raphaëlle Moine (dir.), Paris, L’Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 63-68, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp. 91-98, 2015</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moullet et la cinéphilie : la réinvention du classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du spectateur au créateur. La cinéphilie des cinéastes, Tome 1, J.-P. Aubert, Ch. Taillibert (dir.), Les Cahiers des Champs Visuels, L’Harmattan, pp. 123-139.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9782336293059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9782336293059</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de l’extase. D’Eisenstein à Sharits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma, critique des images, C. D’Alonzo, P. Dubois, K. Slock (dir.), Campanotto Editore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Je qui éclate : deux cas de monologue intérieur Sergueï Eisenstein et Carmelo Bene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narcisse à l’écran, Les Cahiers du Littoral I/n°15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 239-248, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844591v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03844593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’extase : le cas de l’écran déchiré</w:t>
               </w:r>
@@ -3380,51 +3380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03842175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03841193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6217" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03842175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03841193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>