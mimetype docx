--- v2 (2026-05-03)
+++ v3 (2026-05-03)
@@ -100,579 +100,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I film western di Fritz Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Extase »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'iconologie filmique, Collectif sous la direction de Emmanuelle André, Jean-Michel Durafour et Luc Vancheri, Presses Universitaires de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di David Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sergueï Eisenstein »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'iconologie filmique, Collectif sous la direction de Emmanuelle André, Jean-Michel Durafour et Luc Vancheri, Presses Universitaires de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di Samuel Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di Raoul Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I film western di John Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I film western di King Vidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844646v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-03844655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images of Food in Italian Cinema from Neorealism to the 1970s.</w:t>
               </w:r>
@@ -2007,855 +2007,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le comic relief chez Ford. Dialectiques du comique au cœur du drame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantaisies de John Ford, Damien Keller &amp; Frédéric Cavé (dir.), Éditions Passage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 979-10-94898-72-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice analytique de « Metamorfoso »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paolo Gioli : impressions sauvages, Philippe Dubois, Antonio Somaini (dir.), Dijion, Les Presses du Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notice analytique de « Hilarisdoppio »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paolo Gioli : impressions sauvages, Philippe Dubois, Antonio Somaini (dir.), Dijion, Les Presses du Réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 979-10-94898-72-7</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cicatrices du progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elia Kazan. La confusion des sentiments. Jean-Michel Durafour et José Moure (dir.), Presses Universitaires de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 67-76, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchir les limites, dépasser les frontières : La Soif du mal d’Orson Welles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Frontière(s) au cinéma », Magalie Flores-Lonjou Estelle Épinoux, Vincent Lefebve (dir.), Éditions mare &amp; martin, Droit et Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 427-442, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 427-442, 2019</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inventaire des décombres : l’apocalypse dans le cinéma italien moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’Apocalypse : Une imagination politique », P. Coquio, J.-P. Engélibert, R. Guidée (dir.), Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 181 - 189, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 67-76, 2019</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique du paysage ou de la non-indifférence de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Flying Carpet. Studies on Eisenstein and Russian Cinema in Honor of Naum Kleiman, Edited by Joan Neuberger and Antonio Somaini, Éditions Mimésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 295 - 306., 2017, 9788869761393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 181 - 189, 2018</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire du cinéma au Bolchoï. La Walkyrie de Wagner d’après Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opéra et cinéma, Aude Ameille, Pascal Lécroart, Timothée Picard et Emmanuel Reibel (dir.), Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 99 - 108, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 99 - 108, 2017</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élargir le cinéma : la photogénie d’Epstein et l’extase d’Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Epstein. Actualité et postérités. R. Hamery et É. Thouvenel, Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 141-152, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 295 - 306., 2017, 9788869761393</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eisenstein et Welles : la recherche du primitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eisenstein. Leçons mexicaines. Cinéma, anthropologie, archéologie, Antonio Somaini et Laurence Schifano (dir.), Paris, Presses universitaires de Paris Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 249-261, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 249-261, 2016</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image-critique et image-croyante : les difficultés de la représentation du réel dans le cinéma soviétique des années 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Souci du monde. Le Souci de soi. Approches croisées entre Arts &amp; Médias. Raphaëlle Moine (dir.), Paris, L’Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 63-68, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 141-152, 2016</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cadre : approches croisées entre Arts &amp; Médias, Collectif DAEM, Paris, L’Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 91-98, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843987v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03843977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moullet et la cinéphilie : la réinvention du classique</w:t>
               </w:r>
@@ -3380,51 +3380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6217" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03842175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03841193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844655v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6217" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03842175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03841193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>