--- v3 (2026-05-03)
+++ v4 (2026-05-26)
@@ -100,579 +100,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Sergueï Eisenstein »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'iconologie filmique, Collectif sous la direction de Emmanuelle André, Jean-Michel Durafour et Luc Vancheri, Presses Universitaires de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I film western di Fritz Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Extase »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'iconologie filmique, Collectif sous la direction de Emmanuelle André, Jean-Michel Durafour et Luc Vancheri, Presses Universitaires de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I film western di David Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Dictionnaire d'iconologie filmique, Collectif sous la direction de Emmanuelle André, Jean-Michel Durafour et Luc Vancheri, Presses Universitaires de Lyon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di Samuel Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese,</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di Raoul Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">I film western di Raoul Walsh</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I film western di King Vidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I film western di John Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario del western americano 1899-2022 », Roberto Guarino (dir.), Gremese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844650v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03844646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images of Food in Italian Cinema from Neorealism to the 1970s.</w:t>
               </w:r>
@@ -2214,510 +2214,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franchir les limites, dépasser les frontières : La Soif du mal d’Orson Welles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Frontière(s) au cinéma », Magalie Flores-Lonjou Estelle Épinoux, Vincent Lefebve (dir.), Éditions mare &amp; martin, Droit et Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 427-442, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cicatrices du progrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elia Kazan. La confusion des sentiments. Jean-Michel Durafour et José Moure (dir.), Presses Universitaires de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 67-76, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp. 427-442, 2019</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inventaire des décombres : l’apocalypse dans le cinéma italien moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’Apocalypse : Une imagination politique », P. Coquio, J.-P. Engélibert, R. Guidée (dir.), Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 181 - 189, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 181 - 189, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique du paysage ou de la non-indifférence de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Flying Carpet. Studies on Eisenstein and Russian Cinema in Honor of Naum Kleiman, Edited by Joan Neuberger and Antonio Somaini, Éditions Mimésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 295 - 306., 2017, 9788869761393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 295 - 306., 2017, 9788869761393</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire du cinéma au Bolchoï. La Walkyrie de Wagner d’après Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opéra et cinéma, Aude Ameille, Pascal Lécroart, Timothée Picard et Emmanuel Reibel (dir.), Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 99 - 108, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp. 99 - 108, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eisenstein et Welles : la recherche du primitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eisenstein. Leçons mexicaines. Cinéma, anthropologie, archéologie, Antonio Somaini et Laurence Schifano (dir.), Paris, Presses universitaires de Paris Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 249-261, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élargir le cinéma : la photogénie d’Epstein et l’extase d’Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Epstein. Actualité et postérités. R. Hamery et É. Thouvenel, Rennes, PUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 141-152, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843968v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03843959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-critique et image-croyante : les difficultés de la représentation du réel dans le cinéma soviétique des années 30</w:t>
               </w:r>
@@ -3380,51 +3380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844655v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6217" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03842175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03841193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844648v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844655v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6217" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03842175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03843067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03841193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>