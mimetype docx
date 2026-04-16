--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1108,234 +1108,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érudition, sciences auxiliaires et usages des archives au tournant des XVIIIe et XIXe siècles en Italie</w:t>
+                <w:t xml:space="preserve">Cur similitudo delectet ac persuadeat”. Livres d’érudition et traités d’héraldique et numismatique en Italie (XVIIe – XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives 19. Les archives au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">« Ut pictura poesis ». Acte du 14e Colloque Jeunes Chercheurs du CIERL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188495v1</w:t>
+                <w:t xml:space="preserve">hal-02188489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cur similitudo delectet ac persuadeat”. Livres d’érudition et traités d’héraldique et numismatique en Italie (XVIIe – XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Les loges maçonniques de la Vénétie au XVIIIe siècle : les derniers citoyens de la République des Lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Ut pictura poesis ». Acte du 14e Colloque Jeunes Chercheurs du CIERL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Sociabilités en révolutions au XVIIIe siècle. 40e congrès annuel de la Société Canadienne d’Étude du Dix-huitième siècle (SCEDHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188489v1</w:t>
+                <w:t xml:space="preserve">hal-02188482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loges maçonniques de la Vénétie au XVIIIe siècle : les derniers citoyens de la République des Lettres</w:t>
+                <w:t xml:space="preserve">Érudition, sciences auxiliaires et usages des archives au tournant des XVIIIe et XIXe siècles en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociabilités en révolutions au XVIIIe siècle. 40e congrès annuel de la Société Canadienne d’Étude du Dix-huitième siècle (SCEDHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Archives 19. Les archives au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188482v1</w:t>
+                <w:t xml:space="preserve">hal-02188495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2231,173 +2231,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrezia Marinelli : femmes antiques et “femmes seules” à Venise au début du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">De la bibliothèque au personnage. Donna Quinzia, la fanfaronne, et Baltramina, l’anti-fanfaronne, dans les comédies en lombard de Carlo Maria Maggi (1630-1699)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beauchesne. </w:t>
+              <w:t xml:space="preserve">Kimé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les femmes illustres de l’Antiquité au miroir des modernes, actes de colloque (02-05 juillet 2018). Avec un Hommage à Christophe Plantin, études réunies par D. Cuny, S. Ferrara, B. Pouderon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.400-412, 2020</w:t>
+              <w:t xml:space="preserve">Le Fanfaron, actes de colloque sous la direction de Elisabeth Gavoille et de Cristina Terrile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84174-935-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018025v1</w:t>
+                <w:t xml:space="preserve">hal-02934609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la bibliothèque au personnage. Donna Quinzia, la fanfaronne, et Baltramina, l’anti-fanfaronne, dans les comédies en lombard de Carlo Maria Maggi (1630-1699)</w:t>
+                <w:t xml:space="preserve">Lucrezia Marinelli : femmes antiques et “femmes seules” à Venise au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kimé. </w:t>
+              <w:t xml:space="preserve">Beauchesne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Fanfaron, actes de colloque sous la direction de Elisabeth Gavoille et de Cristina Terrile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-84174-935-5</w:t>
+              <w:t xml:space="preserve">Les femmes illustres de l’Antiquité au miroir des modernes, actes de colloque (02-05 juillet 2018). Avec un Hommage à Christophe Plantin, études réunies par D. Cuny, S. Ferrara, B. Pouderon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.400-412, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934609v1</w:t>
+                <w:t xml:space="preserve">hal-05018025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Livres curieux” et “livres utiles”. Lire en italien dans les bibliothèques robines à Paris au siècle des Lumières</w:t>
               </w:r>
@@ -2528,186 +2528,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture francisante et savoir-faire administratif : les lectures de Raymond von Thurn-Hofer und Valsassina à la fin du XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">La Préface de l’abbé Bonnet à la traduction des Œuvres de Métastase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+              <w:t xml:space="preserve">Nathalie Collé, Monica Latham (dirs.) et Nicolas Brucker, Pierre Degott et Anne-Élisabeth Spica (éds. invités). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les régions slovènes entre XVIIIe et XIXe siècles: plurilinguisme et transferts culturels à la frontière entre empire des Habsbourg et Venise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.97-120, 2019, 978-2-304-04720-2</w:t>
+              <w:t xml:space="preserve">Habillage du livre et du texte aux XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PU de Nancy – Éditions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-62, 2019, Collection Book Practices &amp; Textual Itineraries, Vol. 9, 978-2-8143-0540-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306627v1</w:t>
+                <w:t xml:space="preserve">hal-02171997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Préface de l’abbé Bonnet à la traduction des Œuvres de Métastase</w:t>
+                <w:t xml:space="preserve">Culture francisante et savoir-faire administratif : les lectures de Raymond von Thurn-Hofer und Valsassina à la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Collé, Monica Latham (dirs.) et Nicolas Brucker, Pierre Degott et Anne-Élisabeth Spica (éds. invités). </w:t>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habillage du livre et du texte aux XVIIe et XVIIIe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les régions slovènes entre XVIIIe et XIXe siècles: plurilinguisme et transferts culturels à la frontière entre empire des Habsbourg et Venise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.97-120, 2019, 978-2-304-04720-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PU de Nancy – Éditions Universitaires de Lorraine</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02171997v1</w:t>
+                <w:t xml:space="preserve">hal-02306627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I carteggi dei segretari dei principi vescovi di Trento fra la metà del Cinquecento e i primi decenni del Settecento</w:t>
               </w:r>
@@ -2928,199 +2928,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Convertite’, ‘Dimesse’ et ‘Citelle’. Les femmes pauvres et les conservatoires féminins dans la République de Venise.</w:t>
+                <w:t xml:space="preserve">«Il desiderio lodevole di vivere alla memoria dei posteri»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FOURNIER-PLAMONDON Anne-Sophie, PLOURDE Andrée-Anne (dir.). </w:t>
+              <w:t xml:space="preserve">Giuseppe M. Croce (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argent, commerce et échange sous l'Ancien Régime : XIIe colloque « Jeunes chercheurs » du Cercle interuniversitaire d’étude sur la République des Lettres (CIERL)</w:t>
+              <w:t xml:space="preserve">L’Ordine camaldolese dal Medioevo all’Età contemporanea nelle fonti degli Archivi di Stato italiani. Atti della giornata di studio in occasione del millenario di Camaldoli (1012-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.10-25, 2016, Les collections de la République des Lettres, 9782705692384</w:t>
+                <w:t xml:space="preserve">Ministero dei Beni e delle Attivita Culturali e del Turismo, Direzione Generale Archivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pubblicazioni degli archivi di Stato. Quaderni della Rassegna degli archivi di Stato, 111, 978-88-7125-345-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544077v1</w:t>
+                <w:t xml:space="preserve">halshs-01627574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Il desiderio lodevole di vivere alla memoria dei posteri»</w:t>
+                <w:t xml:space="preserve">‘Convertite’, ‘Dimesse’ et ‘Citelle’. Les femmes pauvres et les conservatoires féminins dans la République de Venise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giuseppe M. Croce (ed.). </w:t>
+              <w:t xml:space="preserve">FOURNIER-PLAMONDON Anne-Sophie, PLOURDE Andrée-Anne (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ordine camaldolese dal Medioevo all’Età contemporanea nelle fonti degli Archivi di Stato italiani. Atti della giornata di studio in occasione del millenario di Camaldoli (1012-2012)</w:t>
+              <w:t xml:space="preserve">Argent, commerce et échange sous l'Ancien Régime : XIIe colloque « Jeunes chercheurs » du Cercle interuniversitaire d’étude sur la République des Lettres (CIERL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ministero dei Beni e delle Attivita Culturali e del Turismo, Direzione Generale Archivi</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Pubblicazioni degli archivi di Stato. Quaderni della Rassegna degli archivi di Stato, 111, 978-88-7125-345-9</w:t>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-25, 2016, Les collections de la République des Lettres, 9782705692384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01627574v1</w:t>
+                <w:t xml:space="preserve">hal-01544077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre des médailles de Louis XIV et ceux des empereurs d’Autriche</w:t>
               </w:r>
@@ -3550,51 +3550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42CE1C23"/>
+    <w:nsid w:val="F919A01F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3781,51 +3781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimo-scandola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0464-2877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Scandola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01544098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Boillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conconi Bruna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01527691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jouvence.it/catalogo/archivisti-al-lavoro/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590288-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100089700&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.fbk.eu/pubblicazioni/titoli/carteggi-tra-basso-medioevo-ed-eta-moderna-pratiche-di-redazione-trasmissione-e-conservazione/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100535450&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01544077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4952-argent-commerce-et-echanges-sous-l-ancien-regime.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivi.beniculturali.it/index.php/news-home/biblioteca-digitale/item/1867-biblioteca-digitale-%7C-lordine-camaldolese-dal-medioevo-allet%C3%A0-contemporanea-nelle-fonti-degli-archivi-di-stato-italiani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.fbk.eu/pubblicazioni/titoli/per-una-storia-degli-archivi-di-trento-bressanone-e-innsbruck-ricerche-e-fonti-secoli-xiv-xix/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimo-scandola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0464-2877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Scandola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01544098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Boillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conconi Bruna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01527691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jouvence.it/catalogo/archivisti-al-lavoro/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590288-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100089700&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.fbk.eu/pubblicazioni/titoli/carteggi-tra-basso-medioevo-ed-eta-moderna-pratiche-di-redazione-trasmissione-e-conservazione/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100535450&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivi.beniculturali.it/index.php/news-home/biblioteca-digitale/item/1867-biblioteca-digitale-%7C-lordine-camaldolese-dal-medioevo-allet%C3%A0-contemporanea-nelle-fonti-degli-archivi-di-stato-italiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01544077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4952-argent-commerce-et-echanges-sous-l-ancien-regime.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.fbk.eu/pubblicazioni/titoli/per-una-storia-degli-archivi-di-trento-bressanone-e-innsbruck-ricerche-e-fonti-secoli-xiv-xix/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>