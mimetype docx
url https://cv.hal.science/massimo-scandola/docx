--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -123,51 +123,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J’ai obtenu mon doctorat en &amp;quot;Institutions et Archives&amp;quot; (École doctorale en Archéologie et histoire du Moyen-Age. Institutions et Archives) de l’Université de Sienne en 2012. Mon parcours universitaire comprend également des études en Sciences politiques (axe: philosophie du droit et histoire des idées politiques/ parcours en économie et droit des administrations publiques) à l’Université de Padoue et à l’École des Archives d’État de Venise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Actuellement, je suis ATER en études italiennes à l’Université de Tours, spécialisé dans l’histoire de l’Italie moderne (XVIe-XIXe s.). Mes recherches portent sur la littérature italienne et l'histoire des idées entre XVIe et XVIIIe s., la circulation des savoirs administratifs et scientifiques entre la France, l’Italie et les Balkans, le genre et l'histoire des femmes, l’histoire des pratiques savantes dans la Méditerranée, ainsi que sur les représentations du vivant dans la culture italienne de l’époque moderne.</w:t>
+        <w:t xml:space="preserve">Actuellement, je suis ATER en études italiennes à l’Université de Tours, spécialisé dans l’histoire de l’Italie moderne (XVIe-XIXe s.). Mes recherches portent sur la littérature italienne et l'histoire des idées entre XVIIe et XVIIIe s., la circulation des savoirs administratifs et scientifiques entre la France, l’Italie et les Balkans, le genre et l'histoire des femmes, l’histoire des pratiques savantes dans la Méditerranée, ainsi que sur les représentations du vivant dans la culture italienne de l’époque moderne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2021, je participe activement au </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">programme ERA (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Écologie Rome Ancienne</w:t>
       </w:r>
       <w:r>
@@ -242,51 +242,51 @@
         <w:t xml:space="preserve">, une initiative financée par l’ANR, consacrée à l’étude de la circulation des livres imprimés italiens en France sous l’Ancien Régime. Par la suite, j’ai été lecteur en italien à l’Université de Tours, avant d’occuper un poste d’attaché temporaire d’enseignement et de recherche en études italiennes à l’Université de Caen Normandie en 2020-2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Au fil des années, j’ai bénéficié de bourses de recherche de l’Institut Max-Planck de Francfort pour l’histoire du droit, du Centre interuniversitaire de la République des Lettres (Université Laval de Québec et Université du Québec à Trois-Rivières) et de l’Institut d’Histoire de la Réformation de l’Université de Genève.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thèmes de recherche: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Littérature et histoire intellectuelle des Pays Italophones</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">:Littérature italienne (opéras, comédies, tragédies et romans: XVIe-XVIIIe s.).Transferts culturels et circulation des savoirs (France, Italie, Balkans: XVIIe-XIXe s.).Histoire des savoirs administratifs et scientifiques (XVIe- début XIXe s.).Histoire des normes: religions et traditions politiques dans la Méditerranée.Histoire des idées et des pratiques savantes de la Renaissance aux Lumières.Genre et cultures savantes féminines dans l'Italie moderne.Écocritique et savoirs du vivant (XVIe-XVIIIe siècles)</w:t>
+        <w:t xml:space="preserve">:Littérature italienne (opéras, comédies, tragédies et romans: XVIe- début XIXe s.).Transferts culturels et circulation des savoirs (France, Italie, Balkans: XVIIe-XIXe s.).Histoire des savoirs administratifs et scientifiques (XVIe- début XIXe s.).Histoire des normes: religions et traditions politiques dans la Méditerranée.Histoire des idées et des pratiques savantes dans l'Italie moderne.Genre et cultures savantes féminines dans l'Italie moderne.Écocritique et savoirs du vivant (XVIIe-XVIIIe siècles)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1108,234 +1108,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cur similitudo delectet ac persuadeat”. Livres d’érudition et traités d’héraldique et numismatique en Italie (XVIIe – XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Érudition, sciences auxiliaires et usages des archives au tournant des XVIIIe et XIXe siècles en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Ut pictura poesis ». Acte du 14e Colloque Jeunes Chercheurs du CIERL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Archives 19. Les archives au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188489v1</w:t>
+                <w:t xml:space="preserve">hal-02188495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loges maçonniques de la Vénétie au XVIIIe siècle : les derniers citoyens de la République des Lettres</w:t>
+                <w:t xml:space="preserve">Cur similitudo delectet ac persuadeat”. Livres d’érudition et traités d’héraldique et numismatique en Italie (XVIIe – XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociabilités en révolutions au XVIIIe siècle. 40e congrès annuel de la Société Canadienne d’Étude du Dix-huitième siècle (SCEDHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">« Ut pictura poesis ». Acte du 14e Colloque Jeunes Chercheurs du CIERL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188482v1</w:t>
+                <w:t xml:space="preserve">hal-02188489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érudition, sciences auxiliaires et usages des archives au tournant des XVIIIe et XIXe siècles en Italie</w:t>
+                <w:t xml:space="preserve">Les loges maçonniques de la Vénétie au XVIIIe siècle : les derniers citoyens de la République des Lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives 19. Les archives au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Sociabilités en révolutions au XVIIIe siècle. 40e congrès annuel de la Société Canadienne d’Étude du Dix-huitième siècle (SCEDHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188495v1</w:t>
+                <w:t xml:space="preserve">hal-02188482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1521,1759 +1521,1967 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La madre assira. Il mito di Semiramide nella letteratura</w:t>
+                <w:t xml:space="preserve">Francesco Gritti, L’acqua alta ovvero le nozze in casa dell’avaro. Commedia veneziana (1767). Massimo Scandola, L’acqua alta di Francesco Gritti. Una Venezia smarrita tra teatro e disillusioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Il Poligrafo, 203 p., 2021, 978-88-9387-176-I</w:t>
+              <w:t xml:space="preserve">Morlacchi Editore. pp.7-169 et 171-239, 2026, 978-88-9392-671-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012007v1</w:t>
+                <w:t xml:space="preserve">hal-05607000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La madre assira. Il mito di Semiramide nella letteratura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Scandola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Il Poligrafo, 203 p., 2021, 978-88-9387-176-I</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archivisti al lavoro. La tradizione documentaria a Verona nei secoli XVII e XVIII, tra chiesa, monastero e officio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouvence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 137 p., 2016, Historica, 10, 978-88-7801-559-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminismo etnografico” e studio del territorio. Geografie sull’Adriatico orientale fra 1770 e 1809</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Il Poligrafo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percezione/ricezione degli spazi geografici nelle aree italiane, slovene e sul litorale adriatico tra Sette e Ottocento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-127, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur le quotidien et sur l’autorialité dans Les Lettere familiari e di complimento (1650) d’Arcangela Tarabotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensée et écritures féminines en Europe au début de la modernité, éd. par Maria Teresa Ricci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Pensée et écritures féminines en Europe au début de la modernité, éd. par Maria Teresa Ricci et Sandra Plastina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-243, 2025, 78-2-503-61283-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022005v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception du savoir ancien dans les traités sur les tremblements de terre en Italie au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Regards sur le quotidien et sur l’autorialité dans Les Lettere familiari e di complimento (1650) d’Arcangela Tarabotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ausonius Éditions. </w:t>
+              <w:t xml:space="preserve">Brepols. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et société, de la Rome antique au XVIIe siècle. Actes du 3e Colloque ERA (Tours, 18 nov. 2021), éd. par Élisabeth Gavoille et Ida Gilda Mastrorosa</w:t>
+              <w:t xml:space="preserve">Pensée et écritures féminines en Europe au début de la modernité, éd. par Maria Teresa Ricci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022001v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une “mythologie de vies libres” : la Zingara, le Zanni et les vagabonds. Folklore et littérature dans les comédies en romanesco de Giovanni Bricci</w:t>
+                <w:t xml:space="preserve">Réception du savoir ancien dans les traités sur les tremblements de terre en Italie au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kimé. </w:t>
+              <w:t xml:space="preserve">Ausonius Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libres parcours : représentations littéraires des colporteurs et des baladins, éd. par E. Gavoille et S. Carrez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Nature et société, de la Rome antique au XVIIe siècle. Actes du 3e Colloque ERA (Tours, 18 nov. 2021), éd. par Élisabeth Gavoille et Ida Gilda Mastrorosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009305v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’autobiographisme à la liberté politique. Analyse de l’œuvre de Francesco Gritti (1740-1811)</w:t>
+                <w:t xml:space="preserve">Réception du savoir ancien dans les traités sur les tremblements de terre en Italie entre XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kimé. </w:t>
+              <w:t xml:space="preserve">Ausonius Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libertés et contraintes. Actes du colloque transversal ICD (Tours, 18-19-20 mai 2022), éd. par M.-H. Soubeyroux, A. Ullmo, C. Douzou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Nature et société, de la Rome ancienne à la première modernité : représentations, savoirs, hantises, études réunies par Élisabeth Gavoille et Ida Gilda Mastrorosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-273, 2025, 102356136398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009307v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterniano ‘prima di’ Sterne : Francesco Gritti e La mia istoria (1767-1768)</w:t>
+                <w:t xml:space="preserve">Une “mythologie de vies libres” : la Zingara, le Zanni et les vagabonds. Folklore et littérature dans les comédies en romanesco de Giovanni Bricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Franco Cesati. </w:t>
+              <w:t xml:space="preserve">Kimé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tra «effetto Sterne» e « récit excentrique» : le scritture umoristiche nell’Ottocento italiano (paradigmi, contesti e riscritture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-44, 2023</w:t>
+              <w:t xml:space="preserve">Libres parcours : représentations littéraires des colporteurs et des baladins, éd. par E. Gavoille et S. Carrez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009312v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre paléographie et littérature. La circulation des livres de lettres en italien en France pendant l’Âge Classique</w:t>
+                <w:t xml:space="preserve">De l’autobiographisme à la liberté politique. Analyse de l’œuvre de Francesco Gritti (1740-1811)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edizioni di Archilet. </w:t>
+              <w:t xml:space="preserve">Kimé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écriture épistolaire entre Renaissance et Age baroque : pratiques, enjeux, pistes de recherche’, sous la direction de Carlo Girotto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.275-288, 2021, 978-88-99614-02-7</w:t>
+              <w:t xml:space="preserve">Libertés et contraintes. Actes du colloque transversal ICD (Tours, 18-19-20 mai 2022), éd. par M.-H. Soubeyroux, A. Ullmo, C. Douzou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540531v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la bibliothèque au personnage. Donna Quinzia, la fanfaronne, et Baltramina, l’anti-fanfaronne, dans les comédies en lombard de Carlo Maria Maggi (1630-1699)</w:t>
+                <w:t xml:space="preserve">Sterniano ‘prima di’ Sterne : Francesco Gritti e La mia istoria (1767-1768)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kimé. </w:t>
+              <w:t xml:space="preserve">Franco Cesati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Fanfaron, actes de colloque sous la direction de Elisabeth Gavoille et de Cristina Terrile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-84174-935-5</w:t>
+              <w:t xml:space="preserve">Tra «effetto Sterne» e « récit excentrique» : le scritture umoristiche nell’Ottocento italiano (paradigmi, contesti e riscritture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-44, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934609v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrezia Marinelli : femmes antiques et “femmes seules” à Venise au début du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Entre paléographie et littérature. La circulation des livres de lettres en italien en France pendant l’Âge Classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beauchesne. </w:t>
+              <w:t xml:space="preserve">Edizioni di Archilet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les femmes illustres de l’Antiquité au miroir des modernes, actes de colloque (02-05 juillet 2018). Avec un Hommage à Christophe Plantin, études réunies par D. Cuny, S. Ferrara, B. Pouderon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.400-412, 2020</w:t>
+              <w:t xml:space="preserve">L’écriture épistolaire entre Renaissance et Age baroque : pratiques, enjeux, pistes de recherche’, sous la direction de Carlo Girotto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-288, 2021, 978-88-99614-02-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018025v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Livres curieux” et “livres utiles”. Lire en italien dans les bibliothèques robines à Paris au siècle des Lumières</w:t>
+                <w:t xml:space="preserve">Lucrezia Marinelli : femmes antiques et “femmes seules” à Venise au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beauchesne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poco a poco. L’apport de l’édition italienne dans la culture francophone. Actes du LXe Colloque international d'études humanistes (CESR, 27-30 juin 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les femmes illustres de l’Antiquité au miroir des modernes, actes de colloque (02-05 juillet 2018). Avec un Hommage à Christophe Plantin, études réunies par D. Cuny, S. Ferrara, B. Pouderon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.400-412, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols Publisher</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03183309v1</w:t>
+                <w:t xml:space="preserve">hal-05018025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de la lecture italianisante à l’âge classique : les lecteurs français et leurs livres anciens</w:t>
+                <w:t xml:space="preserve">De la bibliothèque au personnage. Donna Quinzia, la fanfaronne, et Baltramina, l’anti-fanfaronne, dans les comédies en lombard de Carlo Maria Maggi (1630-1699)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire et collectionner les livres en Italien à la Renaissance, Sous la direction de Élise BOILLET, Bruna CONCONI, Chiara LASTRAIOLI et Massimo SCANDOLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champion, pp.219-237, 2020, 978-2-7453-5296-5</w:t>
+              <w:t xml:space="preserve">Le Fanfaron, actes de colloque sous la direction de Elisabeth Gavoille et de Cristina Terrile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84174-935-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875036v1</w:t>
+                <w:t xml:space="preserve">hal-02934609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Préface de l’abbé Bonnet à la traduction des Œuvres de Métastase</w:t>
+                <w:t xml:space="preserve">“Livres curieux” et “livres utiles”. Lire en italien dans les bibliothèques robines à Paris au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habillage du livre et du texte aux XVIIe et XVIIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Poco a poco. L’apport de l’édition italienne dans la culture francophone. Actes du LXe Colloque international d'études humanistes (CESR, 27-30 juin 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ER (32), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PU de Nancy – Éditions Universitaires de Lorraine</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-62, 2019, Collection Book Practices &amp; Textual Itineraries, Vol. 9, 978-2-8143-0540-3</w:t>
+                <w:t xml:space="preserve">Brepols Publisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-366, 2020, Etudes Rénaissantes, 978-2-503-59028-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171997v1</w:t>
+                <w:t xml:space="preserve">hal-03183309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture francisante et savoir-faire administratif : les lectures de Raymond von Thurn-Hofer und Valsassina à la fin du XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Sur les traces de la lecture italianisante à l’âge classique : les lecteurs français et leurs livres anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les régions slovènes entre XVIIIe et XIXe siècles: plurilinguisme et transferts culturels à la frontière entre empire des Habsbourg et Venise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.97-120, 2019, 978-2-304-04720-2</w:t>
+              <w:t xml:space="preserve">Traduire et collectionner les livres en Italien à la Renaissance, Sous la direction de Élise BOILLET, Bruna CONCONI, Chiara LASTRAIOLI et Massimo SCANDOLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.219-237, 2020, 978-2-7453-5296-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306627v1</w:t>
+                <w:t xml:space="preserve">hal-02875036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I carteggi dei segretari dei principi vescovi di Trento fra la metà del Cinquecento e i primi decenni del Settecento</w:t>
+                <w:t xml:space="preserve">Culture francisante et savoir-faire administratif : les lectures de Raymond von Thurn-Hofer und Valsassina à la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carteggi tra basso medioevo ed età moderna. Pratiche di redazione, trasmissione e conservazione</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.407-441, 2018, Annali dell’Istituto storico italo-germanico in Trento. Fonti, 13</w:t>
+              <w:t xml:space="preserve">Les régions slovènes entre XVIIIe et XIXe siècles: plurilinguisme et transferts culturels à la frontière entre empire des Habsbourg et Venise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.97-120, 2019, 978-2-304-04720-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993639v1</w:t>
+                <w:t xml:space="preserve">hal-02306627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Traité de l’origine et des progrès de la Monnaie de Vérone (1786) : numismatique, héraldique et archives dans la Vérone de Gian Giacomo Dionisi (trad. Yvan Loskoutoff)</w:t>
+                <w:t xml:space="preserve">La Préface de l’abbé Bonnet à la traduction des Œuvres de Métastase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvan Loskoutoff. </w:t>
+              <w:t xml:space="preserve">Nathalie Collé, Monica Latham (dirs.) et Nicolas Brucker, Pierre Degott et Anne-Élisabeth Spica (éds. invités). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héraldique et Numismatique IV. Moyen Age - Temps Modernes</w:t>
+              <w:t xml:space="preserve">Habillage du livre et du texte aux XVIIe et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.211-232, 2018, 979-10-240-0863-9</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PU de Nancy – Éditions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-62, 2019, Collection Book Practices &amp; Textual Itineraries, Vol. 9, 978-2-8143-0540-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668904v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Diplomatico. Érudition, sciences auxiliaires et usages des archives au tournant des XVIIIe et XIXe siècles en Italie</w:t>
+                <w:t xml:space="preserve">I carteggi dei segretari dei principi vescovi di Trento fra la metà del Cinquecento e i primi decenni del Settecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archives au XIXe siècle. Nouveaux partages, nouveaux usages, éd. par Claude Millet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-11, 2017</w:t>
+              <w:t xml:space="preserve">Carteggi tra basso medioevo ed età moderna. Pratiche di redazione, trasmissione e conservazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Mulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.407-441, 2018, Annali dell’Istituto storico italo-germanico in Trento. Fonti, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018036v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Il desiderio lodevole di vivere alla memoria dei posteri»</w:t>
+                <w:t xml:space="preserve">Le Traité de l’origine et des progrès de la Monnaie de Vérone (1786) : numismatique, héraldique et archives dans la Vérone de Gian Giacomo Dionisi (trad. Yvan Loskoutoff)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giuseppe M. Croce (ed.). </w:t>
+              <w:t xml:space="preserve">Yvan Loskoutoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ordine camaldolese dal Medioevo all’Età contemporanea nelle fonti degli Archivi di Stato italiani. Atti della giornata di studio in occasione del millenario di Camaldoli (1012-2012)</w:t>
+              <w:t xml:space="preserve">Héraldique et Numismatique IV. Moyen Age - Temps Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ministero dei Beni e delle Attivita Culturali e del Turismo, Direzione Generale Archivi</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Pubblicazioni degli archivi di Stato. Quaderni della Rassegna degli archivi di Stato, 111, 978-88-7125-345-9</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-232, 2018, 979-10-240-0863-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01627574v1</w:t>
+                <w:t xml:space="preserve">hal-01668904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Convertite’, ‘Dimesse’ et ‘Citelle’. Les femmes pauvres et les conservatoires féminins dans la République de Venise.</w:t>
+                <w:t xml:space="preserve">Il Diplomatico. Érudition, sciences auxiliaires et usages des archives au tournant des XVIIIe et XIXe siècles en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FOURNIER-PLAMONDON Anne-Sophie, PLOURDE Andrée-Anne (dir.). </w:t>
+              <w:t xml:space="preserve">Bibliothèque numérique du Centre Jacques-Seebacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argent, commerce et échange sous l'Ancien Régime : XIIe colloque « Jeunes chercheurs » du Cercle interuniversitaire d’étude sur la République des Lettres (CIERL)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.10-25, 2016, Les collections de la République des Lettres, 9782705692384</w:t>
+              <w:t xml:space="preserve">Les archives au XIXe siècle. Nouveaux partages, nouveaux usages, éd. par Claude Millet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-11, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544077v1</w:t>
+                <w:t xml:space="preserve">hal-05018036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre des médailles de Louis XIV et ceux des empereurs d’Autriche</w:t>
+                <w:t xml:space="preserve">‘Convertite’, ‘Dimesse’ et ‘Citelle’. Les femmes pauvres et les conservatoires féminins dans la République de Venise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+              <w:t xml:space="preserve">FOURNIER-PLAMONDON Anne-Sophie, PLOURDE Andrée-Anne (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les médailles de Louis XIV et leur livre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.353-376, 2016, 979-10-240-0591-1</w:t>
+              <w:t xml:space="preserve">Argent, commerce et échange sous l'Ancien Régime : XIIe colloque « Jeunes chercheurs » du Cercle interuniversitaire d’étude sur la République des Lettres (CIERL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-25, 2016, Les collections de la République des Lettres, 9782705692384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188782v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«Il desiderio lodevole di vivere alla memoria dei posteri»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Scandola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe M. Croce (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ordine camaldolese dal Medioevo all’Età contemporanea nelle fonti degli Archivi di Stato italiani. Atti della giornata di studio in occasione del millenario di Camaldoli (1012-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministero dei Beni e delle Attivita Culturali e del Turismo, Direzione Generale Archivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pubblicazioni degli archivi di Stato. Quaderni della Rassegna degli archivi di Stato, 111, 978-88-7125-345-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01627574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre des médailles de Louis XIV et ceux des empereurs d’Autriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Scandola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médailles de Louis XIV et leur livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.353-376, 2016, 979-10-240-0591-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliografia antiquaria e ricerca documentaria in Antonio Mazzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katia Occhi (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per una storia degli archivi di Trento, Bressanone e Innsbruck. Ricerche e fonti (secoli XIV-XIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Mulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-101, 2015, ISBN 978-88-15-25822-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01627712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3283,98 +3491,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorie storiche dei beni del Monastero di San Michele di Murano presso Venezia. Opera di Anselmo Costadoni 1764-1765</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">San Michele in Isola. Isola della conoscenza. Catalogo della mostra a cura di M. Brusegan, P. Eleuteri, G. Fiaccadori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 200-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3384,105 +3592,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte e documenti dell’archivio vescovile di Trento. Biblioteca comunale di Trento, Fondo Manoscritti, Raccolta Mazzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Scandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3550,51 +3758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F919A01F"/>
+    <w:nsid w:val="7D24C007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3781,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimo-scandola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0464-2877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Scandola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01544098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Boillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conconi Bruna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01527691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jouvence.it/catalogo/archivisti-al-lavoro/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590288-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100089700&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.fbk.eu/pubblicazioni/titoli/carteggi-tra-basso-medioevo-ed-eta-moderna-pratiche-di-redazione-trasmissione-e-conservazione/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100535450&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivi.beniculturali.it/index.php/news-home/biblioteca-digitale/item/1867-biblioteca-digitale-%7C-lordine-camaldolese-dal-medioevo-allet%C3%A0-contemporanea-nelle-fonti-degli-archivi-di-stato-italiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01544077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4952-argent-commerce-et-echanges-sous-l-ancien-regime.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.fbk.eu/pubblicazioni/titoli/per-una-storia-degli-archivi-di-trento-bressanone-e-innsbruck-ricerche-e-fonti-secoli-xiv-xix/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massimo-scandola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0464-2877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Scandola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01544098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Boillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conconi Bruna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01527691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jouvence.it/catalogo/archivisti-al-lavoro/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009312v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590288-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100089700&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.fbk.eu/pubblicazioni/titoli/carteggi-tra-basso-medioevo-ed-eta-moderna-pratiche-di-redazione-trasmissione-e-conservazione/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100535450&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01544077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4952-argent-commerce-et-echanges-sous-l-ancien-regime.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivi.beniculturali.it/index.php/news-home/biblioteca-digitale/item/1867-biblioteca-digitale-%7C-lordine-camaldolese-dal-medioevo-allet%C3%A0-contemporanea-nelle-fonti-degli-archivi-di-stato-italiani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.fbk.eu/pubblicazioni/titoli/per-una-storia-degli-archivi-di-trento-bressanone-e-innsbruck-ricerche-e-fonti-secoli-xiv-xix/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>