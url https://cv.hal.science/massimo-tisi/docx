--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -338,620 +338,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Methodology to Accelerate Software Engineering in the Internet of Things</w:t>
+                <w:t xml:space="preserve">Deep Specification and Proof Preservation for the CoqTL Transformation Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Berrouyne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2022.3170500⟩</w:t>
+              <w:t xml:space="preserve">Software &amp; Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-022-01004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916558v1</w:t>
+                <w:t xml:space="preserve">hal-03656144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating the Migration to the Microservice Architecture via Model-Driven Reverse Engineering and Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadhadi Dehghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (3), pp.1115-1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10270-022-00977-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-code development and model-driven engineering: Two sides of the same coin?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-Driven Methodology to Accelerate Software Engineering in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Berrouyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Di Ruscio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Pierantonio</w:t>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10270-021-00970-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (20), pp.19757-19772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2022.3170500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916536v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-technology benchmark for incremental graph queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-code development and model-driven engineering: Two sides of the same coin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Di Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kolovos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Hinkel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Artur Boronat</w:t>
+                <w:t xml:space="preserve">Alfonso Pierantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (April), pp.755-804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10270-021-00927-5⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.437-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-021-00970-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594453v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Specification and Proof Preservation for the CoqTL Transformation Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cross-technology benchmark for incremental graph queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schöne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Cheng</w:t>
+                <w:t xml:space="preserve">Artur Boronat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software &amp; Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (April), pp.755-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-022-01004-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10270-021-00927-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656144v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the Future of Modelling ?</w:t>
               </w:r>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ciccozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Pierantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1071,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoqTL: A Coq DSL for Rule-Based Model Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1188,51 +1188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-Code Level Regression Test Selection: the Model-Driven Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,51 +1292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slicing ATL Model Transformations for Scalable Deductive Verification and Fault Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2054,317 +2054,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling OCL Collection Types and Type Casting using Constraint Programming</w:t>
+                <w:t xml:space="preserve">Towards LLM Agents for Model-Based Engineering: A Case in Transformation Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Coyle</w:t>
+                <w:t xml:space="preserve">Zakaria Hachm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Loudni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00206⟩</w:t>
+              <w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, MI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411063v1</w:t>
+                <w:t xml:space="preserve">hal-05228415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards LLM Agents for Model-Based Engineering: A Case in Transformation Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling OCL Collection Types and Type Casting using Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Coyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Hachm</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, MI, United States. </w:t>
+              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athène, Greece. pp.1428-1435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228415v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Enforcing Structural OCL Constraints using Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Coyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2405,456 +2405,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Bidirectionalization of Model Transformation Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soichiro Hidaka</w:t>
+                <w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Enet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS '24: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.1-12, </w:t>
+              <w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3640310.3674083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124577v1</w:t>
+                <w:t xml:space="preserve">hal-05030591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+                <w:t xml:space="preserve">Automated Proof Tactics for Model Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t>
+              <w:t xml:space="preserve">ECMFA 2024 - 20th European Conference on Modelling Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346770v1</w:t>
+                <w:t xml:space="preserve">hal-04957986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Proof Tactics for Model Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cohen</w:t>
+                <w:t xml:space="preserve">Partial Bidirectionalization of Model Transformation Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichiro Hidaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA 2024 - 20th European Conference on Modelling Foundations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands. pp.1-14, </w:t>
+              <w:t xml:space="preserve">MODELS '24: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3640310.3674083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957986v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bousse</w:t>
+                <w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Pontes Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t>
+              <w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1304-1306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030591v1</w:t>
+                <w:t xml:space="preserve">hal-04346770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an In-Context LLM-Based Approach for Automating the Definition of Model Views</w:t>
               </w:r>
@@ -2970,77 +2970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la migration vers une architecture microservices : Approche basée sur la rétroingénierie dirigée par les modèles et l'apprentissage par renforcement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hadi Dehghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3059,261 +3059,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bousse</w:t>
+                <w:t xml:space="preserve">Towards Generating Structurally Realistic Models by Generative Adversarial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekoufeh Kolahdouz Rahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Berardinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Västerås, France. pp.597-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245594v1</w:t>
+                <w:t xml:space="preserve">hal-04627381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Generating Structurally Realistic Models by Generative Adversarial Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Rahimi</w:t>
+                <w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Enet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Berardinelli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Västerås, France. pp.597-604, </w:t>
+              <w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627381v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Twin-Driven Engineering: Overview of the State-of-the-Art and Research Directions</w:t>
               </w:r>
@@ -3325,77 +3325,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Di Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kolovos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Conference on Advances in Production Management Systems (APMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3559,51 +3559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DSL for Encoding Models for Graph-Learning Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Rajaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3648,538 +3648,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating Executable DSLs with Energy Estimation Formulas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
+                <w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLE 2020 - Software Language Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Chicago, Illinois / Virtual, United States. pp.22-38, </w:t>
+              <w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montreal (Virtually), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3426425.3426930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001493v1</w:t>
+                <w:t xml:space="preserve">hal-02952952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to Unravel the Interoperability Problem of the Internet of Things</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Annotating Executable DSLs with Energy Estimation Formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massimo Tisi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_100⟩</w:t>
+              <w:t xml:space="preserve">SLE 2020 - Software Language Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chicago, Illinois / Virtual, United States. pp.22-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3426425.3426930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943297v1</w:t>
+                <w:t xml:space="preserve">hal-03001493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying a Rule-Based Model Transformation Engine for Proof Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zheng Cheng</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to Unravel the Interoperability Problem of the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Berrouyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Hotonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3365438.3410949⟩</w:t>
+              <w:t xml:space="preserve">Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Nantes, France. pp.1162-1175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907622v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coullon</w:t>
+                <w:t xml:space="preserve">Certifying a Rule-Based Model Transformation Engine for Proof Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Hotonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montreal (Virtually), Canada. </w:t>
+              <w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3365438.3410949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952952v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Problems in Rule-Based Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4356,90 +4356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CyprIoT: framework for modelling and controlling network-based IoT applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Berrouyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4499,77 +4499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowcomote: Training the Next Generation of Experts in Scalable Low-Code Engineering Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios S. Kolovos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther M Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4605,1282 +4605,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TTC 2018 Social Media Case, by ATL and AOF</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CoqTL: an Internal DSL for Model Transformation in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Transformation Tool Contest, co-located with the 2018 Software Technologies: Applications and Foundations (STAF 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMT 2018 - 11th International Conference on Theory and Practice of Model Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.142-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996093v1</w:t>
+                <w:t xml:space="preserve">hal-01828344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently Characterizing the Undefined Requests of a Rule-Based System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+                <w:t xml:space="preserve">The TTC 2018 Social Media Case, by ATL and AOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Transformation Tool Contest, co-located with the 2018 Software Technologies: Applications and Foundations (STAF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828305v1</w:t>
+                <w:t xml:space="preserve">hal-01996093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Model-Based Communication Control for the Internet of Things</w:t>
+                <w:t xml:space="preserve">Efficiently Characterizing the Undefined Requests of a Rule-Based System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Berrouyne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAF Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.644-655, </w:t>
+              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland. pp.69-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98938-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984056v1</w:t>
+                <w:t xml:space="preserve">hal-01828305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing a Source Code Model with Energy Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards Model-Based Communication Control for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Berrouyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Measurement and Metrics for Green and Sustainable Software Systems (MeGSuS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAF Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.644-655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952724v1</w:t>
+                <w:t xml:space="preserve">hal-01984056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqTL: an Internal DSL for Model Transformation in Coq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing a Source Code Model with Energy Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zheng Cheng</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMT 2018 - 11th International Conference on Theory and Practice of Model Transformations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Measurement and Metrics for Green and Sustainable Software Systems (MeGSuS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Oulu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01828344v1</w:t>
+                <w:t xml:space="preserve">hal-01952724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injecting Execution Traces into a Model-Driven Framework for Program Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
+                <w:t xml:space="preserve">Incremental Deductive Verification for Relational Model Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Scalability in Model Driven Engineering (BigMDE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marburg, France. </w:t>
+              <w:t xml:space="preserve">ICST 2017 : 10th IEEE International Conference on Software Testing, Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICST.2017.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689968v1</w:t>
+                <w:t xml:space="preserve">hal-01435974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deductive Approach for Fault Localization in ATL Model Transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zheng Cheng</w:t>
+                <w:t xml:space="preserve">On Additivity in Transformation Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichiro Hidaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE 2017 : 20th International Conference on Fundamental Approaches to Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.300-317, </w:t>
+              <w:t xml:space="preserve">MODELS 2017 - ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Austin, Texas, United States. pp.23-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-54494-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MODELS.2017.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435977v1</w:t>
+                <w:t xml:space="preserve">hal-01566259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Additivity in Transformation Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+                <w:t xml:space="preserve">Injecting Execution Traces into a Model-Driven Framework for Program Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2017 - ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Austin, Texas, United States. pp.23-33, </w:t>
+              <w:t xml:space="preserve">Workshop on Scalability in Model Driven Engineering (BigMDE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marburg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MODELS.2017.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566259v1</w:t>
+                <w:t xml:space="preserve">hal-01689968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Deductive Verification for Relational Model Transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A Deductive Approach for Fault Localization in ATL Model Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST 2017 : 10th IEEE International Conference on Software Testing, Verification and Validation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Tokyo, Japan. </w:t>
+              <w:t xml:space="preserve">FASE 2017 : 20th International Conference on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.300-317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICST.2017.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-54494-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435974v1</w:t>
+                <w:t xml:space="preserve">hal-01435977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Incremental Deductive Verification for ATL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference, ECMFA 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verification of Model Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.38-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340073v1</w:t>
+                <w:t xml:space="preserve">hal-01383886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidi Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAF Project Showcase 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Conference, ECMFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria. pp.156-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42061-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394407v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Incremental Deductive Verification for ATL</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios S Kolovos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F Paige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther S Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verification of Model Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.38-47</w:t>
+              <w:t xml:space="preserve">STAF Project Showcase 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383886v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMF-REST: Generation of RESTful APIs from Models</w:t>
               </w:r>
@@ -6138,64 +6138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benelallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6847,103 +6847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios S Kolovos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F Paige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther M Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAF2015 Project Showcase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'Aquila, Italy</w:t>
@@ -6966,620 +6966,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving memory efficiency for processing large-scale models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benelallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BigMDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Jul 2014, York, UK, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968516v1</w:t>
+                <w:t xml:space="preserve">hal-01033188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving memory efficiency for processing large-scale models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Daniel</w:t>
+                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BigMDE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Apr 2014, York, UK, United Kingdom. pp.230-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01033188v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassene Choura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference, SLE 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_10⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hyderabad, India. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2593770.2593778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096634v1</w:t>
+                <w:t xml:space="preserve">hal-00966441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Open Set of Real-World Benchmarks for Model Queries and Transformations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios S. Kolovos</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidi Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Choura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BigMDE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference, SLE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Västerås, Sweden. pp.171-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01035450v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+                <w:t xml:space="preserve">Towards an Open Set of Real-World Benchmarks for Model Queries and Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delatour</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedeck Izso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios S. Kolovos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BigMDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Jul 2014, York, UK, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966441v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01035450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Flowgraphs with ATL</w:t>
               </w:r>
@@ -7686,51 +7686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassene Choura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDELS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.656-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7755,90 +7755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A research roadmap towards achieving scalability in model driven engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios S Kolovos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M Matragkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F Paige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther M Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7883,338 +7883,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Very Large Models in the Cloud: a Research Roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static Analysis of Model Transformations for Effective Test Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauê Clasen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcos Didonet del Fabro</w:t>
+                <w:t xml:space="preserve">Sagar Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudMDE 2012 - First International Workshop on Model-Driven Engineering on and for the Cloud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ISSRE - 23rd IEEE International Symposium on Software Reliability Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711524v1</w:t>
+                <w:t xml:space="preserve">hal-00752412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Models of Partial Knowledge to Test Model Transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming Very Large Models in the Cloud: a Research Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cauê Clasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Sen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+                <w:t xml:space="preserve">Marcos Didonet del Fabro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Model Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CloudMDE 2012 - First International Workshop on Model-Driven Engineering on and for the Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692175v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis of Model Transformations for Effective Test Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Using Models of Partial Knowledge to Test Model Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sagar Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSRE - 23rd IEEE International Symposium on Software Reliability Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dallas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Model Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752412v1</w:t>
+                <w:t xml:space="preserve">hal-00692175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t>
               </w:r>
@@ -8410,338 +8410,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search Computing: A Model-Driven Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Higher-Order Transformations Support in ATL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Spain. pp.1-15</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Spain. pp.215-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531783v1</w:t>
+                <w:t xml:space="preserve">hal-00531785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+                <w:t xml:space="preserve">Search Computing: A Model-Driven Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brambilla Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceri Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bézivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Spain. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539173v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Higher-Order Transformations Support in ATL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bézivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Spain. pp.215-229</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531785v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Tests for Model Driven Web Applications</w:t>
               </w:r>
@@ -8964,51 +8964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Fraternali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bézivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture, Foundations and Applications (ECMDA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9065,51 +9065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically Summarizing all the Problems of a Rule-Based System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9418,51 +9418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.2.a6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Berrouyne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3170500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhadi Dehghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz-Rahimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-00977-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kolovos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00970-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hinkel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#246;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boronat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00927-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01004-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tichy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.3041522" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00765-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-018-0491-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Hidaka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0450-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2011.630131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Fraternali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00206" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707919" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi Dehghani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz Rahimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_37" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rajaei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426930" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_100" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hotonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410949" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333578v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Kolovos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98938-9_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_49" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54494-5_17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.21" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2017.41" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S Kolovos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Paige" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther S Guerra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed-Douibi Hamza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367572v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221072v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Rose" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01033188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01035450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Rath" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedeck Izso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B&#252;ttner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Matragkas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487766.2487768" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Clasen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brambilla Marco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Stefano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531786v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraternali Piero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539063v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13688-7_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2XRQN8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ceri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.2.a6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01004-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhadi Dehghani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz-Rahimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-00977-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Berrouyne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3170500" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kolovos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Lara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00970-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hinkel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#246;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boronat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00927-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tichy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.3041522" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00765-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-018-0491-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Hidaka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0450-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2011.630131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Fraternali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707919" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674083" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi Dehghani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz Rahimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_37" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rajaei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426930" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hotonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410949" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333578v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Kolovos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98938-9_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_49" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2017.41" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.21" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54494-5_17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S Kolovos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Paige" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther S Guerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed-Douibi Hamza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367572v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221072v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Rose" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01033188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01035450v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Rath" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedeck Izso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B&#252;ttner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Matragkas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487766.2487768" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Clasen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brambilla Marco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Stefano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531786v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraternali Piero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539063v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13688-7_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2XRQN8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ceri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>