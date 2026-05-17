--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -338,620 +338,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Specification and Proof Preservation for the CoqTL Transformation Language</w:t>
+                <w:t xml:space="preserve">A Model-Driven Methodology to Accelerate Software Engineering in the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Cheng</w:t>
+                <w:t xml:space="preserve">Imad Berrouyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software &amp; Systems Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10270-022-01004-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (20), pp.19757-19772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2022.3170500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656144v1</w:t>
+                <w:t xml:space="preserve">hal-03916558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating the Migration to the Microservice Architecture via Model-Driven Reverse Engineering and Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadhadi Dehghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (3), pp.1115-1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10270-022-00977-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Methodology to Accelerate Software Engineering in the Internet of Things</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-code development and model-driven engineering: Two sides of the same coin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+                <w:t xml:space="preserve">Davide Di Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kolovos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Pierantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2022.3170500⟩</w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.437-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-021-00970-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916558v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-code development and model-driven engineering: Two sides of the same coin?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cross-technology benchmark for incremental graph queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Pierantonio</w:t>
+                <w:t xml:space="preserve">Georg Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schöne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Boronat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (2), pp.437-446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10270-021-00970-2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 21 (April), pp.755-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-021-00927-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916536v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-technology benchmark for incremental graph queries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Specification and Proof Preservation for the CoqTL Transformation Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Boronat</w:t>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (April), pp.755-804. </w:t>
+              <w:t xml:space="preserve">Software &amp; Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-021-00927-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10270-022-01004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594453v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the Future of Modelling ?</w:t>
               </w:r>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ciccozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Pierantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Tichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1071,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoqTL: A Coq DSL for Rule-Based Model Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1188,51 +1188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-Code Level Regression Test Selection: the Model-Driven Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,51 +1292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slicing ATL Model Transformations for Scalable Deductive Verification and Fault Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2405,456 +2405,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bousse</w:t>
+                <w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Pontes Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t>
+              <w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1304-1306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030591v1</w:t>
+                <w:t xml:space="preserve">hal-04346770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Proof Tactics for Model Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cohen</w:t>
+                <w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Enet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douence</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA 2024 - 20th European Conference on Modelling Foundations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a1⟩</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957986v1</w:t>
+                <w:t xml:space="preserve">hal-05030591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Bidirectionalization of Model Transformation Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soichiro Hidaka</w:t>
+                <w:t xml:space="preserve">Automated Proof Tactics for Model Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS '24: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.1-12, </w:t>
+              <w:t xml:space="preserve">ECMFA 2024 - 20th European Conference on Modelling Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3640310.3674083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124577v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+                <w:t xml:space="preserve">Partial Bidirectionalization of Model Transformation Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichiro Hidaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1304-1306, </w:t>
+              <w:t xml:space="preserve">MODELS '24: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3640310.3674083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346770v1</w:t>
+                <w:t xml:space="preserve">hal-05124577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an In-Context LLM-Based Approach for Automating the Definition of Model Views</w:t>
               </w:r>
@@ -2970,77 +2970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la migration vers une architecture microservices : Approche basée sur la rétroingénierie dirigée par les modèles et l'apprentissage par renforcement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hadi Dehghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3293,317 +3293,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Twin-Driven Engineering: Overview of the State-of-the-Art and Research Directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Executing Certified Model Transformations on Apache Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Kolovos</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Conference on Advances in Production Management Systems (APMS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_37⟩</w:t>
+              <w:t xml:space="preserve">SLE 2021: 14th ACM SIGPLAN International Conference on Software Language Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chicago, Illinois, United States. pp.36-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3486608.3486901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288132v1</w:t>
+                <w:t xml:space="preserve">hal-03343942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executing Certified Model Transformations on Apache Spark</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Twin-Driven Engineering: Overview of the State-of-the-Art and Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Di Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kolovos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLE 2021: 14th ACM SIGPLAN International Conference on Software Language Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Chicago, Illinois, United States. pp.36-48, </w:t>
+              <w:t xml:space="preserve">IFIP Conference on Advances in Production Management Systems (APMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3486608.3486901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343942v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DSL for Encoding Models for Graph-Learning Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Rajaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekoufeh Kolahdouz-Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3648,538 +3648,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coullon</w:t>
+                <w:t xml:space="preserve">Certifying a Rule-Based Model Transformation Engine for Proof Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Hotonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3365438.3410949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952952v1</w:t>
+                <w:t xml:space="preserve">hal-02907622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating Executable DSLs with Energy Estimation Formulas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to Unravel the Interoperability Problem of the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Berrouyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLE 2020 - Software Language Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Nantes, France. pp.1162-1175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3426425.3426930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03001493v1</w:t>
+                <w:t xml:space="preserve">hal-02943297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to Unravel the Interoperability Problem of the Internet of Things</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Annotating Executable DSLs with Energy Estimation Formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massimo Tisi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Networking and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLE 2020 - Software Language Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chicago, Illinois / Virtual, United States. pp.22-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3426425.3426930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02943297v1</w:t>
+                <w:t xml:space="preserve">hal-03001493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying a Rule-Based Model Transformation Engine for Proof Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zheng Cheng</w:t>
+                <w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Hotonnier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montreal (Virtually), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3365438.3410949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907622v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Problems in Rule-Based Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4356,90 +4356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CyprIoT: framework for modelling and controlling network-based IoT applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Berrouyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4499,77 +4499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowcomote: Training the Next Generation of Experts in Scalable Low-Code Engineering Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios S. Kolovos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther M Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4605,118 +4605,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqTL: an Internal DSL for Model Transformation in Coq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiently Characterizing the Undefined Requests of a Rule-Based System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMT 2018 - 11th International Conference on Theory and Practice of Model Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.142-156, </w:t>
+              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland. pp.69-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98938-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828344v1</w:t>
+                <w:t xml:space="preserve">hal-01828305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TTC 2018 Social Media Case, by ATL and AOF</w:t>
               </w:r>
@@ -4804,1083 +4817,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently Characterizing the Undefined Requests of a Rule-Based System</w:t>
+                <w:t xml:space="preserve">Towards Model-Based Communication Control for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Cheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Imad Berrouyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland. pp.69-88, </w:t>
+              <w:t xml:space="preserve">STAF Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.644-655, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98938-9_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828305v1</w:t>
+                <w:t xml:space="preserve">hal-01984056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Model-Based Communication Control for the Internet of Things</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characterizing a Source Code Model with Energy Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAF Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Measurement and Metrics for Green and Sustainable Software Systems (MeGSuS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Oulu, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984056v1</w:t>
+                <w:t xml:space="preserve">hal-01952724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing a Source Code Model with Energy Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CoqTL: an Internal DSL for Model Transformation in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Measurement and Metrics for Green and Sustainable Software Systems (MeGSuS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMT 2018 - 11th International Conference on Theory and Practice of Model Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.142-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952724v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Deductive Verification for Relational Model Transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Deductive Approach for Fault Localization in ATL Model Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST 2017 : 10th IEEE International Conference on Software Testing, Verification and Validation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Tokyo, Japan. </w:t>
+              <w:t xml:space="preserve">FASE 2017 : 20th International Conference on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.300-317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICST.2017.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-54494-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435974v1</w:t>
+                <w:t xml:space="preserve">hal-01435977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Additivity in Transformation Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+                <w:t xml:space="preserve">Incremental Deductive Verification for Relational Model Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2017 - ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Austin, Texas, United States. pp.23-33, </w:t>
+              <w:t xml:space="preserve">ICST 2017 : 10th IEEE International Conference on Software Testing, Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MODELS.2017.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICST.2017.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566259v1</w:t>
+                <w:t xml:space="preserve">hal-01435974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injecting Execution Traces into a Model-Driven Framework for Program Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
+                <w:t xml:space="preserve">On Additivity in Transformation Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichiro Hidaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Scalability in Model Driven Engineering (BigMDE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marburg, France. </w:t>
+              <w:t xml:space="preserve">MODELS 2017 - ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Austin, Texas, United States. pp.23-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MODELS.2017.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689968v1</w:t>
+                <w:t xml:space="preserve">hal-01566259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deductive Approach for Fault Localization in ATL Model Transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zheng Cheng</w:t>
+                <w:t xml:space="preserve">Injecting Execution Traces into a Model-Driven Framework for Program Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Béziers La Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE 2017 : 20th International Conference on Fundamental Approaches to Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.300-317, </w:t>
+              <w:t xml:space="preserve">Workshop on Scalability in Model Driven Engineering (BigMDE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marburg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-54494-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435977v1</w:t>
+                <w:t xml:space="preserve">hal-01689968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Incremental Deductive Verification for ATL</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios S Kolovos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F Paige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther S Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verification of Model Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.38-47</w:t>
+              <w:t xml:space="preserve">STAF Project Showcase 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383886v1</w:t>
+                <w:t xml:space="preserve">hal-01394407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Incremental Deductive Verification for ATL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference, ECMFA 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verification of Model Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.38-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340073v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t>
+                <w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard F Paige</w:t>
+                <w:t xml:space="preserve">Saidi Zied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther S Guerra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAF Project Showcase 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Conference, ECMFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria. pp.156-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42061-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394407v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMF-REST: Generation of RESTful APIs from Models</w:t>
               </w:r>
@@ -6138,64 +6138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benelallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6236,429 +6236,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Model Persistence for Distributed Computing</w:t>
+                <w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd BigMDE Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215280v1</w:t>
+                <w:t xml:space="preserve">hal-01140776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATL-MR: Model Transformation on MapReduce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized Model Persistence for Distributed Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benelallam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Second Workshop on Software Engineering for Parallel Systems (SEPS) co-located with SPLASH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">3rd BigMDE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215268v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy Evaluation for OCL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATL-MR: Model Transformation on MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dennis Wagelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models 2015: 15th International Workshop on OCL and Textual Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the Second Workshop on Software Engineering for Parallel Systems (SEPS) co-located with SPLASH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221072v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lazy Evaluation for OCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordi Cabot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Wagelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Models 2015: 15th International Workshop on OCL and Textual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140776v1</w:t>
+                <w:t xml:space="preserve">hal-01221072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Model-to-Model Transformation with ATL on MapReduce</w:t>
               </w:r>
@@ -6847,103 +6847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios S Kolovos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F Paige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther M Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAF2015 Project Showcase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'Aquila, Italy</w:t>
@@ -6966,1052 +6966,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving memory efficiency for processing large-scale models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Daniel</w:t>
+                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BigMDE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Apr 2014, York, UK, United Kingdom. pp.230-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01033188v1</w:t>
+                <w:t xml:space="preserve">hal-00968516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving memory efficiency for processing large-scale models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benelallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BigMDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Jul 2014, York, UK, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00968516v1</w:t>
+                <w:t xml:space="preserve">hal-01033188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidi Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Choura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2593770.2593778⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference, SLE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Västerås, Sweden. pp.171-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966441v1</w:t>
+                <w:t xml:space="preserve">hal-01096634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Open Set of Real-World Benchmarks for Model Queries and Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hassene Choura</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedeck Izso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios S. Kolovos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference, SLE 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BigMDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Jul 2014, York, UK, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096634v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01035450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Open Set of Real-World Benchmarks for Model Queries and Transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Benelallam</w:t>
+                <w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios S. Kolovos</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BigMDE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hyderabad, India. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2593770.2593778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01035450v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Flowgraphs with ATL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimo Tisi</w:t>
+                <w:t xml:space="preserve">A research roadmap towards achieving scalability in model driven engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios S Kolovos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis M Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Büttner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas M Matragkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F Paige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther M Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation Tool Contest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Scalability in Model Driven Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1 - 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2487766.2487768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819075v1</w:t>
+                <w:t xml:space="preserve">hal-00869267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Execution of ATL Transformation Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Flowgraphs with ATL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassene Choura</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.656-672</w:t>
+              <w:t xml:space="preserve">Transformation Tool Contest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869269v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research roadmap towards achieving scalability in model driven engineering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Execution of ATL Transformation Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Choura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Scalability in Model Driven Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoDELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.656-672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2487766.2487768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00869267v1</w:t>
+                <w:t xml:space="preserve">hal-00869269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis of Model Transformations for Effective Test Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Using Models of Partial Knowledge to Test Model Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sagar Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSRE - 23rd IEEE International Symposium on Software Reliability Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dallas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Model Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752412v1</w:t>
+                <w:t xml:space="preserve">hal-00692175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming Very Large Models in the Cloud: a Research Roadmap</w:t>
               </w:r>
@@ -8086,135 +8086,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Models of Partial Knowledge to Test Model Transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static Analysis of Model Transformations for Effective Test Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagar Sen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Model Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ISSRE - 23rd IEEE International Symposium on Software Reliability Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692175v1</w:t>
+                <w:t xml:space="preserve">hal-00752412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazy Execution of Model-to-Model Transformations</w:t>
               </w:r>
@@ -8308,51 +8308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a General Composition Semantics for Rule-Based Model Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Wagelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8410,338 +8410,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Higher-Order Transformations Support in ATL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bézivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Spain. pp.215-229</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531785v1</w:t>
+                <w:t xml:space="preserve">hal-00539173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search Computing: A Model-Driven Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Higher-Order Transformations Support in ATL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Spain. pp.1-15</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Spain. pp.215-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531783v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrialization of Research Tools: the ATL Case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+                <w:t xml:space="preserve">Search Computing: A Model-Driven Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brambilla Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceri Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bézivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Academic Software Development Tools and Techniques - WASDeTT-3 (co-located with the 25th IEEE/ACM International Conference on Automated Software Engineering - ASE'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Model Transformations 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Spain. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539173v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Tests for Model Driven Web Applications</w:t>
               </w:r>
@@ -8964,51 +8964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Fraternali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bézivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth European Conference on Model-Driven Architecture, Foundations and Applications (ECMDA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9065,51 +9065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically Summarizing all the Problems of a Rule-Based System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9418,51 +9418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.2.a6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01004-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhadi Dehghani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz-Rahimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-00977-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Berrouyne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3170500" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kolovos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Lara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00970-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hinkel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#246;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boronat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00927-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tichy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.3041522" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00765-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-018-0491-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Hidaka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0450-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2011.630131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Fraternali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707919" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674083" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi Dehghani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz Rahimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_37" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rajaei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426930" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hotonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410949" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333578v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Kolovos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98938-9_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_49" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2017.41" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.21" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54494-5_17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S Kolovos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Paige" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther S Guerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed-Douibi Hamza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367572v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221072v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Rose" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01033188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01035450v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Rath" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedeck Izso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B&#252;ttner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Matragkas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487766.2487768" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Clasen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brambilla Marco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Stefano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531786v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraternali Piero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539063v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13688-7_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2XRQN8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ceri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.2.a6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Berrouyne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3170500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhadi Dehghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz-Rahimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-00977-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Ruscio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kolovos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00970-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hinkel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#246;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boronat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00927-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01004-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tichy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.3041522" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00765-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-018-0491-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Hidaka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0450-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08993408.2011.630131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Fraternali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707919" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674083" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi Dehghani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoufeh Kolahdouz Rahimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288132v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_37" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Rajaei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hotonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410949" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001493v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426930" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333578v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Kolovos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98938-9_5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_49" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54494-5_17" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2017.41" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.21" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S Kolovos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Paige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther S Guerra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed-Douibi Hamza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luis C&#225;novas Izquierdo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367572v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997364.2997385" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221072v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cosentino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Rose" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01033188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01035450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Rath" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedeck Izso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Matragkas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487766.2487768" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B&#252;ttner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Clasen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609458v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539173v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brambilla Marco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Stefano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531786v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraternali Piero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539063v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13688-7_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2XRQN8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ceri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580033v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>