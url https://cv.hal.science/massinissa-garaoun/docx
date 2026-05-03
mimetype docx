--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Massinissa Garaoun </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur de École Pratique des Hautes Études (EPHE) affilié aux laboratoires Langages, Langues et Cultures d'Afrique (LLACAN) & Langues Et Cultures Du Nord De L’Afrique Et Diasporas (LACNAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">massinissa-garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4410-1295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis docteur de l'École Pratique des Hautes Études (EPHE) affilié au Laboratoire des Langages, Langues et Cultures d'Afrique (LLACAN).Mes recherches sont interdisciplinaires et cherchent à comprendre les relations entre les langues, les cultures, l'histoire du peuplement et l'écologie humaine en Afrique du Nord. Mon travail de terrain se déroule principalement en Kabylie orientale (Algérie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de contacts de langues et d’oralitures dans les noms d’ogresse dans la Kabylie des Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Amazigh Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hybridity in Amazigh Language, Culture, and Literature, 3 (3), pp.4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/jas.JKTX5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interview with Massinissa Garaoun: studying language practices of gender and/or sexual minorities in Tamazgha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18-19, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on an Amazigh Argot The tagnawt of the drummers of At Jennad (Western Kabylia, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.499-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The one replaced by a crow An Amazigh tale from Eastern Kabylia (Tasahlit/English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JALaLit - Journal of African Languages and Literatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, https://doi.org/10.6093/jalalit.v0i5.11131. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/jalalit.v0i5.11131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe des Aït Mâad (Kabylie orientale, Algérie) 2. Lexique *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, https://revues.imist.ma/index.php/IJAL/article/view/39348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et fonctions du hawəssəŠ, cryptolecte des minorités de genre et de sexualité du nord-ouest marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébauche descriptive d’un îlot ancien d’arabophonie au cœur de la Kabylie : l’arabe bougiote (Əl-Bǧāwīya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Language Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.197-240. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13173/MLR.30.1.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe des Aït Mâad (Kabylie orientale, Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des dénominations de la salamandre d’Afrique du Nord : motivations, contact de langues et approche ethnobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.5980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négation en berbère tasahlit : à propos des éléments de négation verbale d’étymons arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPA. Travaux interdisciplinaires sur la parole et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbīṭ ou la purée d'herbes sauvages des Babors : Une étude ethnolinguistique d'une recette menacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.5882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négateur ħba du jijélien (Kabylie orientale, Algérie) : utilisations et processus de grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Montébran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Groupe Linguistique d'Études Chamito-Sémitiques (GLECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of Arabic-Amazigh contacts in the genitival constructions of Djidjelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’arabe des femmes de Gaberoun (Libye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Association of Arabic Dialectology (AIDA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Maltese University of Malta; Department of Middle Eastern and Asian Languages and Cultures University of Malta; Institute of Linguistics and Language Technology University of Malta, May 2024, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contacts amazigh-arabe en Kabylie orientale (Algérie) : pour une typologie de l’histoire des contacts linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude BANG – UCAD "Peuples, langues et cultures d’Afrique : une approche transdisciplinaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Appliquée de Dakar; Institut Fondamental d’Afrique Noire; Université Cheikh Anta Diop de Dakar, Jun 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du suffixe augmentatif -in(a) parmi les pronoms de l'arabe préhilalien algéro-marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of the International Association of Arabic Dialectology (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade (Espagne), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de documentation de la Taâmmoucht, une langue zénète menacée de Kabylie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique Berbère IV - Perspectives croisées sur les langues berbères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Assam; Amazigh Bedar; Sabrina Bendjaballah, Feb 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onomastique des Dawwadas, pêcheurs des oasis du Fezzan (Libye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ERIAC : le nom propre, ses motivations et ses manifestations linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR LSH de l'université de Rouen, Jan 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena of contact throught oral literature: The names of the Ogress &amp; the Ogre in Tasahlit Berber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First descriptive elements of Oulad Attia Arabic: an archaïc Prehilalian dialect of Eastern Kabylia (Collo peninsula, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab-African Linguistics Workshop, 47th Austrian Linguistic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Brunner; Dina El Zarka, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and functions of the Hawəssəš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques langagières « secrètes » : genre, sexualité, race, langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermelind Le Doeuff; Guina Hildebrand Probst, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival tubers Arum italicum and Arisarum vulgare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la salamandre en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal 2020, École doctorale 472</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Béghin; Alberto Bernard; Chloé d’Arcy; Léa Filiu; Martin Jaillet; Tohir Mustofa; Laetitia Racine; Mohamed Touazi, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the archive: the cases of the journal AssiégéEs &amp; the project Tarikhona Huna (“our History here”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decolonial and Queer of Color Archiving: Engaging Concealed Pasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paola Bachetta; Sandeep Bakshi, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence linguistique et cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur "La convergence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle Linguistique d’Aix-en-Provence; équipe Systèmes &amp; Usages du Laboratoire Parôle et Langage, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des séries de pronoms clitiques hybrides berbère-arabe en tasahlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Llacan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ethnolinguistique sur une recette dans les Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique berbère de l'Ecole Pratique des Hautes Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact arabe-berbère : les paradigmes des interrogatifs en arabe jijélien et en tasaḥlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North Atlantic Conference on Afroasiatic Linguistics 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameen Souag; Mena Lafkioui; Chris Reintges, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du suffixe pronominal expressif –(i)n(a) en arabe préhilalien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the International Association of Arabic Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Espagne. 10, Prensas de la Universidad de Zaragoza, pp.243-254, 2024, AIDA Granada: A Pomegranate of Arabic Varieties, 978-84-1340-829-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la salamandre en Afrique du Nord : les motivations des dénominations de Salamandra algira en berbère et en arabe maghrébin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée transversale 2020 « (Se) Représenter » de l’Ecole Pratique des Hautes Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms à préfixes berbères en arabe jijélien : Comparaison entre le parler du centre-ville de Jijel et celui des Bni Mâad de Ziama- Mansouriah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC2018 - 21èmes Rencontres des jeunes chercheurs en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes des 21èmes Rencontres Jeunes Chercheurs en Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et classification en Berbère-Nord : Le cas des parlers tasaḥlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Sciences du Langage 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes kabyles des Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2025, Collection La legende des mondes, Isabelle Cadoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutlayan d ddulat (traduction du texte de Mixe Yasnaya Aguilar en tasahlit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wīl-i žṛāhīm! An Introduction to a Moroccan Queer Language: Həḍṛāt əl-Lwāba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de pronoms démonstratifs dans les langues de la Kabylie des Babors Berbère Tasahlit &amp; Arabe Jijélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRÉGATION 2022-2023 QUESTION DE LINGUISTIQUE La variation phonétique et phonologique du système consonantique de l'arabe littéral et dialectal : perspectives synchroniques et diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salahi Mohammad Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falchetta Jacopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanos Marie-Aimée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relación metafórica entre cuerpo humano y paisaje en las antiguas lenguas amazig de Canarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jc Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nº: 335 / 2025 - Tomo: 1 - Libro: 2738 - Fecha: 13/06/2025, Gobierno de Canarias, Viceconsejería de Cultura y Patrimonio Cultural. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación de la toponimia amazig canaria en relación con el léxico anatómico humano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Resolución adjudicación Nº: 255 / 2024 - Tomo: 1 - Libro: 2738 - Fecha: 25/11/2024, Gobierno de Canarias, Viceconsejería de Cultura y Patrimonio Cultural. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh et arabe dans le massif des Babors (Kabylie orientale, Algérie) : Contribution à la typologie des contacts linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris sciences et lettres, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024UPSLP006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04540333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Sociolinguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Sociolinguistique historique, Nouakchott, Mauritanie. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Place du Premier Novembre (formerly Place Gueydon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune de Béjaïa, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Snowy mountains of the Babors during spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune d'Aokas, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Traditionals pottery (gargoulette) and weaving (blankets) Aït Bouycef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune d'Aokas, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Massinissa Garaoun </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur de École Pratique des Hautes Études (EPHE) affilié aux laboratoires Langages, Langues et Cultures d'Afrique (LLACAN) & Langues Et Cultures Du Nord De L’Afrique Et Diasporas (LACNAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">massinissa-garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4410-1295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis docteur de l'École Pratique des Hautes Études (EPHE) affilié au Laboratoire des Langages, Langues et Cultures d'Afrique (LLACAN).Mes recherches sont interdisciplinaires et cherchent à comprendre les relations entre les langues, les cultures, l'histoire du peuplement et l'écologie humaine en Afrique du Nord. Mon travail de terrain se déroule principalement en Kabylie orientale (Algérie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the Arabic of Dawwāda women (Gaberoun, Libya): Plankton fisherwomen of the Libyan Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, https://www.euppublishing.com/doi/10.3366/arabic.2026.0056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/arabic.2026.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taɛemmuct de Meṛwaḥa (Kherrata) : premiers éléments descriptifs d'une langue amazighe non-décrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ussnan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (1), pp.41-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interview with Massinissa Garaoun: studying language practices of gender and/or sexual minorities in Tamazgha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18-19, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de contacts de langues et d’oralitures dans les noms d’ogresse dans la Kabylie des Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Amazigh Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hybridity in Amazigh Language, Culture, and Literature, 3 (3), pp.4. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/jas.JKTX5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on an Amazigh Argot The tagnawt of the drummers of At Jennad (Western Kabylia, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.499-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The one replaced by a crow An Amazigh tale from Eastern Kabylia (Tasahlit/English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JALaLit - Journal of African Languages and Literatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, https://doi.org/10.6093/jalalit.v0i5.11131. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/jalalit.v0i5.11131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et fonctions du hawəssəŠ, cryptolecte des minorités de genre et de sexualité du nord-ouest marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe des Aït Mâad (Kabylie orientale, Algérie) 2. Lexique *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, https://revues.imist.ma/index.php/IJAL/article/view/39348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébauche descriptive d’un îlot ancien d’arabophonie au cœur de la Kabylie : l’arabe bougiote (Əl-Bǧāwīya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Language Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.197-240. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13173/MLR.30.1.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe des Aït Mâad (Kabylie orientale, Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des dénominations de la salamandre d’Afrique du Nord : motivations, contact de langues et approche ethnobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.5980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négation en berbère tasahlit : à propos des éléments de négation verbale d’étymons arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPA. Travaux interdisciplinaires sur la parole et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbīṭ ou la purée d'herbes sauvages des Babors : Une étude ethnolinguistique d'une recette menacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.5882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négateur ħba du jijélien (Kabylie orientale, Algérie) : utilisations et processus de grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Montébran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Groupe Linguistique d'Études Chamito-Sémitiques (GLECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of Arabic-Amazigh contacts in the genitival constructions of Djidjelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contacts amazigh-arabe en Kabylie orientale (Algérie) : pour une typologie de l’histoire des contacts linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude BANG – UCAD "Peuples, langues et cultures d’Afrique : une approche transdisciplinaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Appliquée de Dakar; Institut Fondamental d’Afrique Noire; Université Cheikh Anta Diop de Dakar, Jun 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’arabe des femmes de Gaberoun (Libye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Association of Arabic Dialectology (AIDA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Maltese University of Malta; Department of Middle Eastern and Asian Languages and Cultures University of Malta; Institute of Linguistics and Language Technology University of Malta, May 2024, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du suffixe augmentatif -in(a) parmi les pronoms de l'arabe préhilalien algéro-marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of the International Association of Arabic Dialectology (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade (Espagne), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de documentation de la Taâmmoucht, une langue zénète menacée de Kabylie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique Berbère IV - Perspectives croisées sur les langues berbères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Assam; Amazigh Bedar; Sabrina Bendjaballah, Feb 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena of contact throught oral literature: The names of the Ogress &amp; the Ogre in Tasahlit Berber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onomastique des Dawwadas, pêcheurs des oasis du Fezzan (Libye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ERIAC : le nom propre, ses motivations et ses manifestations linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR LSH de l'université de Rouen, Jan 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First descriptive elements of Oulad Attia Arabic: an archaïc Prehilalian dialect of Eastern Kabylia (Collo peninsula, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab-African Linguistics Workshop, 47th Austrian Linguistic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Brunner; Dina El Zarka, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and functions of the Hawəssəš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques langagières « secrètes » : genre, sexualité, race, langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermelind Le Doeuff; Guina Hildebrand Probst, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the archive: the cases of the journal AssiégéEs &amp; the project Tarikhona Huna (“our History here”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decolonial and Queer of Color Archiving: Engaging Concealed Pasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paola Bachetta; Sandeep Bakshi, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival tubers Arum italicum and Arisarum vulgare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la salamandre en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal 2020, École doctorale 472</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Béghin; Alberto Bernard; Chloé d’Arcy; Léa Filiu; Martin Jaillet; Tohir Mustofa; Laetitia Racine; Mohamed Touazi, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence linguistique et cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur "La convergence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle Linguistique d’Aix-en-Provence; équipe Systèmes &amp; Usages du Laboratoire Parôle et Langage, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des séries de pronoms clitiques hybrides berbère-arabe en tasahlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Llacan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ethnolinguistique sur une recette dans les Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique berbère de l'Ecole Pratique des Hautes Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact arabe-berbère : les paradigmes des interrogatifs en arabe jijélien et en tasaḥlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North Atlantic Conference on Afroasiatic Linguistics 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameen Souag; Mena Lafkioui; Chris Reintges, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du suffixe pronominal expressif –(i)n(a) en arabe préhilalien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the International Association of Arabic Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Espagne. 10, Prensas de la Universidad de Zaragoza, pp.243-254, 2024, AIDA Granada: A Pomegranate of Arabic Varieties, 978-84-1340-829-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la salamandre en Afrique du Nord : les motivations des dénominations de Salamandra algira en berbère et en arabe maghrébin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée transversale 2020 « (Se) Représenter » de l’Ecole Pratique des Hautes Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms à préfixes berbères en arabe jijélien : Comparaison entre le parler du centre-ville de Jijel et celui des Bni Mâad de Ziama- Mansouriah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC2018 - 21èmes Rencontres des jeunes chercheurs en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes des 21èmes Rencontres Jeunes Chercheurs en Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et classification en Berbère-Nord : Le cas des parlers tasaḥlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Sciences du Langage 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes kabyles des Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2025, Collection La legende des mondes, Isabelle Cadoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutlayan d ddulat (traduction du texte de Mixe Yasnaya Aguilar en tasahlit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wīl-i žṛāhīm! An Introduction to a Moroccan Queer Language: Həḍṛāt əl-Lwāba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de pronoms démonstratifs dans les langues de la Kabylie des Babors Berbère Tasahlit &amp; Arabe Jijélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRÉGATION 2022-2023 QUESTION DE LINGUISTIQUE La variation phonétique et phonologique du système consonantique de l'arabe littéral et dialectal : perspectives synchroniques et diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salahi Mohammad Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falchetta Jacopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanos Marie-Aimée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relación metafórica entre cuerpo humano y paisaje en las antiguas lenguas amazig de Canarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jc Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nº: 335 / 2025 - Tomo: 1 - Libro: 2738 - Fecha: 13/06/2025, Gobierno de Canarias, Viceconsejería de Cultura y Patrimonio Cultural. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación de la toponimia amazig canaria en relación con el léxico anatómico humano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Resolución adjudicación Nº: 255 / 2024 - Tomo: 1 - Libro: 2738 - Fecha: 25/11/2024, Gobierno de Canarias, Viceconsejería de Cultura y Patrimonio Cultural. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh et arabe dans le massif des Babors (Kabylie orientale, Algérie) : Contribution à la typologie des contacts linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris sciences et lettres, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024UPSLP006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04540333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Sociolinguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Sociolinguistique historique, Nouakchott, Mauritanie. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Place du Premier Novembre (formerly Place Gueydon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune de Béjaïa, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Snowy mountains of the Babors during spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune d'Aokas, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Traditionals pottery (gargoulette) and weaving (blankets) Aït Bouycef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune d'Aokas, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E37CE04A"/>
+    <w:nsid w:val="9D6E603E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massinissa-garaoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4410-1295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Garaoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/jas.JKTX5510" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d7v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/jalalit.v0i5.11131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3482" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/MLR.30.1.197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.5980" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03136096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.5882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02388206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03192670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahi Mohammad Al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Julien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falchetta Jacopo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germanos Marie-Aim&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jc Campagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04540333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLP006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04262104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04274888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04274946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massinissa-garaoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4410-1295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Garaoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2026.0056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d7v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/jas.JKTX5510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/jalalit.v0i5.11131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/MLR.30.1.197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.5980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03136096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.5882" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02388206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03192670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahi Mohammad Al" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falchetta Jacopo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germanos Marie-Aim&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jc Campagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04540333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLP006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04262104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04274888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04274946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>