--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Massinissa Garaoun </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur de École Pratique des Hautes Études (EPHE) affilié aux laboratoires Langages, Langues et Cultures d'Afrique (LLACAN) & Langues Et Cultures Du Nord De L’Afrique Et Diasporas (LACNAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">massinissa-garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4410-1295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis docteur de l'École Pratique des Hautes Études (EPHE) affilié au Laboratoire des Langages, Langues et Cultures d'Afrique (LLACAN).Mes recherches sont interdisciplinaires et cherchent à comprendre les relations entre les langues, les cultures, l'histoire du peuplement et l'écologie humaine en Afrique du Nord. Mon travail de terrain se déroule principalement en Kabylie orientale (Algérie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the Arabic of Dawwāda women (Gaberoun, Libya): Plankton fisherwomen of the Libyan Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, https://www.euppublishing.com/doi/10.3366/arabic.2026.0056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/arabic.2026.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taɛemmuct de Meṛwaḥa (Kherrata) : premiers éléments descriptifs d'une langue amazighe non-décrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ussnan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (1), pp.41-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interview with Massinissa Garaoun: studying language practices of gender and/or sexual minorities in Tamazgha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18-19, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de contacts de langues et d’oralitures dans les noms d’ogresse dans la Kabylie des Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Amazigh Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hybridity in Amazigh Language, Culture, and Literature, 3 (3), pp.4. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/jas.JKTX5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on an Amazigh Argot The tagnawt of the drummers of At Jennad (Western Kabylia, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.499-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The one replaced by a crow An Amazigh tale from Eastern Kabylia (Tasahlit/English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JALaLit - Journal of African Languages and Literatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, https://doi.org/10.6093/jalalit.v0i5.11131. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/jalalit.v0i5.11131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et fonctions du hawəssəŠ, cryptolecte des minorités de genre et de sexualité du nord-ouest marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe des Aït Mâad (Kabylie orientale, Algérie) 2. Lexique *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, https://revues.imist.ma/index.php/IJAL/article/view/39348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébauche descriptive d’un îlot ancien d’arabophonie au cœur de la Kabylie : l’arabe bougiote (Əl-Bǧāwīya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Language Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.197-240. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13173/MLR.30.1.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe des Aït Mâad (Kabylie orientale, Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des dénominations de la salamandre d’Afrique du Nord : motivations, contact de langues et approche ethnobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.5980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négation en berbère tasahlit : à propos des éléments de négation verbale d’étymons arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPA. Travaux interdisciplinaires sur la parole et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbīṭ ou la purée d'herbes sauvages des Babors : Une étude ethnolinguistique d'une recette menacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.5882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négateur ħba du jijélien (Kabylie orientale, Algérie) : utilisations et processus de grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Montébran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Groupe Linguistique d'Études Chamito-Sémitiques (GLECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of Arabic-Amazigh contacts in the genitival constructions of Djidjelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contacts amazigh-arabe en Kabylie orientale (Algérie) : pour une typologie de l’histoire des contacts linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude BANG – UCAD "Peuples, langues et cultures d’Afrique : une approche transdisciplinaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Appliquée de Dakar; Institut Fondamental d’Afrique Noire; Université Cheikh Anta Diop de Dakar, Jun 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’arabe des femmes de Gaberoun (Libye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Association of Arabic Dialectology (AIDA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Maltese University of Malta; Department of Middle Eastern and Asian Languages and Cultures University of Malta; Institute of Linguistics and Language Technology University of Malta, May 2024, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du suffixe augmentatif -in(a) parmi les pronoms de l'arabe préhilalien algéro-marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of the International Association of Arabic Dialectology (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade (Espagne), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de documentation de la Taâmmoucht, une langue zénète menacée de Kabylie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique Berbère IV - Perspectives croisées sur les langues berbères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Assam; Amazigh Bedar; Sabrina Bendjaballah, Feb 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena of contact throught oral literature: The names of the Ogress &amp; the Ogre in Tasahlit Berber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onomastique des Dawwadas, pêcheurs des oasis du Fezzan (Libye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ERIAC : le nom propre, ses motivations et ses manifestations linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR LSH de l'université de Rouen, Jan 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First descriptive elements of Oulad Attia Arabic: an archaïc Prehilalian dialect of Eastern Kabylia (Collo peninsula, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab-African Linguistics Workshop, 47th Austrian Linguistic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Brunner; Dina El Zarka, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and functions of the Hawəssəš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques langagières « secrètes » : genre, sexualité, race, langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermelind Le Doeuff; Guina Hildebrand Probst, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the archive: the cases of the journal AssiégéEs &amp; the project Tarikhona Huna (“our History here”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decolonial and Queer of Color Archiving: Engaging Concealed Pasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paola Bachetta; Sandeep Bakshi, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival tubers Arum italicum and Arisarum vulgare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la salamandre en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal 2020, École doctorale 472</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Béghin; Alberto Bernard; Chloé d’Arcy; Léa Filiu; Martin Jaillet; Tohir Mustofa; Laetitia Racine; Mohamed Touazi, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence linguistique et cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur "La convergence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle Linguistique d’Aix-en-Provence; équipe Systèmes &amp; Usages du Laboratoire Parôle et Langage, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des séries de pronoms clitiques hybrides berbère-arabe en tasahlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Llacan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ethnolinguistique sur une recette dans les Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique berbère de l'Ecole Pratique des Hautes Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact arabe-berbère : les paradigmes des interrogatifs en arabe jijélien et en tasaḥlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North Atlantic Conference on Afroasiatic Linguistics 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameen Souag; Mena Lafkioui; Chris Reintges, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du suffixe pronominal expressif –(i)n(a) en arabe préhilalien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the International Association of Arabic Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Espagne. 10, Prensas de la Universidad de Zaragoza, pp.243-254, 2024, AIDA Granada: A Pomegranate of Arabic Varieties, 978-84-1340-829-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la salamandre en Afrique du Nord : les motivations des dénominations de Salamandra algira en berbère et en arabe maghrébin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée transversale 2020 « (Se) Représenter » de l’Ecole Pratique des Hautes Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms à préfixes berbères en arabe jijélien : Comparaison entre le parler du centre-ville de Jijel et celui des Bni Mâad de Ziama- Mansouriah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC2018 - 21èmes Rencontres des jeunes chercheurs en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes des 21èmes Rencontres Jeunes Chercheurs en Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et classification en Berbère-Nord : Le cas des parlers tasaḥlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Sciences du Langage 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes kabyles des Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2025, Collection La legende des mondes, Isabelle Cadoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutlayan d ddulat (traduction du texte de Mixe Yasnaya Aguilar en tasahlit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wīl-i žṛāhīm! An Introduction to a Moroccan Queer Language: Həḍṛāt əl-Lwāba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de pronoms démonstratifs dans les langues de la Kabylie des Babors Berbère Tasahlit &amp; Arabe Jijélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRÉGATION 2022-2023 QUESTION DE LINGUISTIQUE La variation phonétique et phonologique du système consonantique de l'arabe littéral et dialectal : perspectives synchroniques et diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salahi Mohammad Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falchetta Jacopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanos Marie-Aimée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relación metafórica entre cuerpo humano y paisaje en las antiguas lenguas amazig de Canarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jc Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nº: 335 / 2025 - Tomo: 1 - Libro: 2738 - Fecha: 13/06/2025, Gobierno de Canarias, Viceconsejería de Cultura y Patrimonio Cultural. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación de la toponimia amazig canaria en relación con el léxico anatómico humano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Resolución adjudicación Nº: 255 / 2024 - Tomo: 1 - Libro: 2738 - Fecha: 25/11/2024, Gobierno de Canarias, Viceconsejería de Cultura y Patrimonio Cultural. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh et arabe dans le massif des Babors (Kabylie orientale, Algérie) : Contribution à la typologie des contacts linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris sciences et lettres, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024UPSLP006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04540333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Sociolinguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Sociolinguistique historique, Nouakchott, Mauritanie. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Place du Premier Novembre (formerly Place Gueydon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune de Béjaïa, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Snowy mountains of the Babors during spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune d'Aokas, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Traditionals pottery (gargoulette) and weaving (blankets) Aït Bouycef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune d'Aokas, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Massinissa Garaoun </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur de École Pratique des Hautes Études (EPHE) affilié aux laboratoires Langages, Langues et Cultures d'Afrique (LLACAN) & Langues Et Cultures Du Nord De L’Afrique Et Diasporas (LACNAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">massinissa-garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4410-1295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis docteur de l'École Pratique des Hautes Études (EPHE) affilié au Laboratoire des Langages, Langues et Cultures d'Afrique (LLACAN).Mes recherches sont interdisciplinaires et cherchent à comprendre les relations entre les langues, les cultures, l'histoire du peuplement et l'écologie humaine en Afrique du Nord. Mon travail de terrain se déroule principalement en Kabylie orientale (Algérie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the Arabic of Dawwāda women (Gaberoun, Libya): Plankton fisherwomen of the Libyan Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, https://www.euppublishing.com/doi/10.3366/arabic.2026.0056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/arabic.2026.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taɛemmuct de Meṛwaḥa (Kherrata) : premiers éléments descriptifs d'une langue amazighe non-décrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ussnan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (1), pp.41-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de contacts de langues et d’oralitures dans les noms d’ogresse dans la Kabylie des Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Amazigh Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hybridity in Amazigh Language, Culture, and Literature, 3 (3), pp.4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/jas.JKTX5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interview with Massinissa Garaoun: studying language practices of gender and/or sexual minorities in Tamazgha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18-19, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on an Amazigh Argot The tagnawt of the drummers of At Jennad (Western Kabylia, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.499-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The one replaced by a crow An Amazigh tale from Eastern Kabylia (Tasahlit/English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JALaLit - Journal of African Languages and Literatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, https://doi.org/10.6093/jalalit.v0i5.11131. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/jalalit.v0i5.11131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe des Aït Mâad (Kabylie orientale, Algérie) 2. Lexique *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, https://revues.imist.ma/index.php/IJAL/article/view/39348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et fonctions du hawəssəŠ, cryptolecte des minorités de genre et de sexualité du nord-ouest marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébauche descriptive d’un îlot ancien d’arabophonie au cœur de la Kabylie : l’arabe bougiote (Əl-Bǧāwīya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Language Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.197-240. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13173/MLR.30.1.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe des Aït Mâad (Kabylie orientale, Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des dénominations de la salamandre d’Afrique du Nord : motivations, contact de langues et approche ethnobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.5980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négation en berbère tasahlit : à propos des éléments de négation verbale d’étymons arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPA. Travaux interdisciplinaires sur la parole et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbīṭ ou la purée d'herbes sauvages des Babors : Une étude ethnolinguistique d'une recette menacée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.5882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négateur ħba du jijélien (Kabylie orientale, Algérie) : utilisations et processus de grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Montébran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Groupe Linguistique d'Études Chamito-Sémitiques (GLECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of Arabic-Amazigh contacts in the genitival constructions of Djidjelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’arabe des femmes de Gaberoun (Libye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Association of Arabic Dialectology (AIDA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Maltese University of Malta; Department of Middle Eastern and Asian Languages and Cultures University of Malta; Institute of Linguistics and Language Technology University of Malta, May 2024, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contacts amazigh-arabe en Kabylie orientale (Algérie) : pour une typologie de l’histoire des contacts linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude BANG – UCAD "Peuples, langues et cultures d’Afrique : une approche transdisciplinaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Appliquée de Dakar; Institut Fondamental d’Afrique Noire; Université Cheikh Anta Diop de Dakar, Jun 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du suffixe augmentatif -in(a) parmi les pronoms de l'arabe préhilalien algéro-marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of the International Association of Arabic Dialectology (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade (Espagne), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de documentation de la Taâmmoucht, une langue zénète menacée de Kabylie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique Berbère IV - Perspectives croisées sur les langues berbères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Assam; Amazigh Bedar; Sabrina Bendjaballah, Feb 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onomastique des Dawwadas, pêcheurs des oasis du Fezzan (Libye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ERIAC : le nom propre, ses motivations et ses manifestations linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR LSH de l'université de Rouen, Jan 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena of contact throught oral literature: The names of the Ogress &amp; the Ogre in Tasahlit Berber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First descriptive elements of Oulad Attia Arabic: an archaïc Prehilalian dialect of Eastern Kabylia (Collo peninsula, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab-African Linguistics Workshop, 47th Austrian Linguistic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jennifer Brunner; Dina El Zarka, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and functions of the Hawəssəš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques langagières « secrètes » : genre, sexualité, race, langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermelind Le Doeuff; Guina Hildebrand Probst, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival tubers Arum italicum and Arisarum vulgare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la salamandre en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal 2020, École doctorale 472</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Béghin; Alberto Bernard; Chloé d’Arcy; Léa Filiu; Martin Jaillet; Tohir Mustofa; Laetitia Racine; Mohamed Touazi, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the archive: the cases of the journal AssiégéEs &amp; the project Tarikhona Huna (“our History here”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decolonial and Queer of Color Archiving: Engaging Concealed Pasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paola Bachetta; Sandeep Bakshi, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence linguistique et cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur "La convergence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle Linguistique d’Aix-en-Provence; équipe Systèmes &amp; Usages du Laboratoire Parôle et Langage, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des séries de pronoms clitiques hybrides berbère-arabe en tasahlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Llacan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ethnolinguistique sur une recette dans les Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique berbère de l'Ecole Pratique des Hautes Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amina Mettouchi, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact arabe-berbère : les paradigmes des interrogatifs en arabe jijélien et en tasaḥlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North Atlantic Conference on Afroasiatic Linguistics 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameen Souag; Mena Lafkioui; Chris Reintges, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du suffixe pronominal expressif –(i)n(a) en arabe préhilalien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the International Association of Arabic Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Espagne. 10, Prensas de la Universidad de Zaragoza, pp.243-254, 2024, AIDA Granada: A Pomegranate of Arabic Varieties, 978-84-1340-829-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la salamandre en Afrique du Nord : les motivations des dénominations de Salamandra algira en berbère et en arabe maghrébin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée transversale 2020 « (Se) Représenter » de l’Ecole Pratique des Hautes Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms à préfixes berbères en arabe jijélien : Comparaison entre le parler du centre-ville de Jijel et celui des Bni Mâad de Ziama- Mansouriah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC2018 - 21èmes Rencontres des jeunes chercheurs en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Actes des 21èmes Rencontres Jeunes Chercheurs en Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et classification en Berbère-Nord : Le cas des parlers tasaḥlit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Sciences du Langage 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh et arabe dans le massif des Babors (Kabylie orientale, Algérie). Contribution à la typologie des contacts linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prensas de la Universidad de Zaragoza. , 23, pp.442, 2026, Estudios de Dialectología Árabe, Ángeles Vicente</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes kabyles des Babors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2025, Collection La legende des mondes, Isabelle Cadoré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutlayan d ddulat (traduction du texte de Mixe Yasnaya Aguilar en tasahlit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wīl-i žṛāhīm! An Introduction to a Moroccan Queer Language: Həḍṛāt əl-Lwāba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de pronoms démonstratifs dans les langues de la Kabylie des Babors Berbère Tasahlit &amp; Arabe Jijélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRÉGATION 2022-2023 QUESTION DE LINGUISTIQUE La variation phonétique et phonologique du système consonantique de l'arabe littéral et dialectal : perspectives synchroniques et diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salahi Mohammad Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falchetta Jacopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanos Marie-Aimée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relación metafórica entre cuerpo humano y paisaje en las antiguas lenguas amazig de Canarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jc Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nº: 335 / 2025 - Tomo: 1 - Libro: 2738 - Fecha: 13/06/2025, Gobierno de Canarias, Viceconsejería de Cultura y Patrimonio Cultural. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación de la toponimia amazig canaria en relación con el léxico anatómico humano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Resolución adjudicación Nº: 255 / 2024 - Tomo: 1 - Libro: 2738 - Fecha: 25/11/2024, Gobierno de Canarias, Viceconsejería de Cultura y Patrimonio Cultural. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh et arabe dans le massif des Babors (Kabylie orientale, Algérie) : Contribution à la typologie des contacts linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris sciences et lettres, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024UPSLP006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04540333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Sociolinguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Sociolinguistique historique, Nouakchott, Mauritanie. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Place du Premier Novembre (formerly Place Gueydon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune de Béjaïa, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Snowy mountains of the Babors during spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune d'Aokas, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography by Massinissa Garaoun | Linguistic fieldwork in North Africa | Traditionals pottery (gargoulette) and weaving (blankets) Aït Bouycef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Garaoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LLACAN, Commune d'Aokas, Algeria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D6E603E"/>
+    <w:nsid w:val="E801A037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massinissa-garaoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4410-1295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Garaoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2026.0056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d7v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/jas.JKTX5510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/jalalit.v0i5.11131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/MLR.30.1.197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.5980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03136096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.5882" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02388206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03192670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahi Mohammad Al" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falchetta Jacopo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germanos Marie-Aim&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jc Campagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04540333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLP006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04262104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04274888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04274946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/massinissa-garaoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4410-1295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Garaoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2026.0056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/jas.JKTX5510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d7v" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/jalalit.v0i5.11131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/MLR.30.1.197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.5980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03136096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.5882" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04621281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02388206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03192670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahi Mohammad Al" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falchetta Jacopo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germanos Marie-Aim&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jc Campagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04540333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLP006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04262104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04274888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04274946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>