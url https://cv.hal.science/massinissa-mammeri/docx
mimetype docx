--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1182,247 +1182,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-Chain Protons are Back with &amp;gt; 100kHz MAS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kristaps Jaudzems</w:t>
+                <w:t xml:space="preserve">An assistance to identification and estimation of contractual strategy alternatives in oil and gas upstream development projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Cala - de Paepe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2017 - 58th Experimental Nuclear Magnetic Resonance Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Pacific Grove, United States, United States</w:t>
+              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577264v1</w:t>
+                <w:t xml:space="preserve">hal-01589585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assistance to identification and estimation of contractual strategy alternatives in oil and gas upstream development projects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Marle</w:t>
+                <w:t xml:space="preserve">Side-Chain Protons are Back with &amp;gt; 100kHz MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Stanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren B Andreas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaps Jaudzems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Cala - de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Lalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ENC 2017 - 58th Experimental Nuclear Magnetic Resonance Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Pacific Grove, United States, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589585v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable by simulation and space charge measurement</w:t>
               </w:r>
@@ -2457,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03106845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coustou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mammeri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014085118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Hierrezuelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tolchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s C&#225;mara-Almir&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Caro-Astorga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201900831R" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanek Jan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.03.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stanek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren B Andreas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaps Jaudzems" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607084" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sayed Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaacoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/2/025035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clavreul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7014FB683878A61A4C56FAE56AD0982929831A4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala - de Paepe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01786849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03106845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coustou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mammeri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014085118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Hierrezuelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tolchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s C&#225;mara-Almir&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Caro-Astorga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201900831R" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanek Jan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.03.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stanek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren B Andreas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaps Jaudzems" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607084" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sayed Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaacoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/2/025035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clavreul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7014FB683878A61A4C56FAE56AD0982929831A4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala - de Paepe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01786849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>