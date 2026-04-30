--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -303,342 +303,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration du contrôle de la résistivité au passage de l'air dans des assemblages périodiques de cellules de Kelvin imprimés en 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode des Matrices de Transfert et milieux périodiques: éléments d'ordre élevés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Göransson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848326v1</w:t>
+                <w:t xml:space="preserve">hal-03848414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement et raffinement de modèles Éléments Finis: 2D et détails géométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des Matrices de Transfert et milieux périodiques: éléments d'ordre élevés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration du contrôle de la résistivité au passage de l'air dans des assemblages périodiques de cellules de Kelvin imprimés en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lundberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Göransson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848414v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No dofs for poroelastic materials ! How to avoid the discretisation of porous thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -737,51 +737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Use of Reinforcement Learning for Selecting Parameters of Numerical Methods in Acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Goransson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -841,77 +841,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un couplage plus naturel des méthodes de Galerkin Discontinue avec ondes planes et Élements Finis pour l'acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Göransson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1095,278 +1095,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of uncertainty envelopes for thin acoustic screens with uncertain parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducibility of sound-absorbing periodic porous materials using additive manufacturing technologies: Round robin study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jaouen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomasz Zieliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Opiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Pawłowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2020007⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105298v1</w:t>
+                <w:t xml:space="preserve">hal-03084698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of sound-absorbing periodic porous materials using additive manufacturing technologies: Round robin study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+                <w:t xml:space="preserve">Generation of uncertainty envelopes for thin acoustic screens with uncertain parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Göransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boutin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.101564. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2020007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084698v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling FEM, Bloch Waves and TMM in Meta Poroelastic Laminates</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Schwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,64 +1499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model for thin acoustic screens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Göransson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (1), pp.EL76-EL81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,51 +1603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of finite element and plane waves discontinuous Galerkin methods for time-harmonic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Göransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,51 +1979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nolan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lundberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#246;ransson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran O Reilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goransson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weisser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919163" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5047929" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02457824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#246;ransson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5933" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LEMA1029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nolan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lundberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#246;ransson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran O Reilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goransson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weisser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919163" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5047929" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02457824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#246;ransson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5933" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LEMA1029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>