--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -452,515 +452,515 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités pendant le confinement 2020 : l’implication parentale lors de la continuité pédagogique à Tahiti</w:t>
+                <w:t xml:space="preserve">Programme de recherche : « Rapport au(x) savoir(s), subjectivité, multiculturalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027722v1</w:t>
+                <w:t xml:space="preserve">hal-04270173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La continuité pédagogique dans les mers du Sud. Parentalité et enseignement à distance en Polynésie française pendant la pandémie de COVID-19</w:t>
+                <w:t xml:space="preserve">Codage de Corpus. Le ressenti parental pendant la période de la continuité pédagogique Covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matairea Cadousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812668v1</w:t>
+                <w:t xml:space="preserve">hal-03089857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de recherche : « Rapport au(x) savoir(s), subjectivité, multiculturalité »</w:t>
+                <w:t xml:space="preserve">Inégalités pendant le confinement 2020 : l’implication parentale lors de la continuité pédagogique à Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04270173v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rita Gonzalez Delgado; Dominique Groux; Emmanuelle Voulgre; Marie-Félide Fafard; Maria Cantisano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.121-130, 2023, (Éducation comparée), 978-21-40330-73-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage de Corpus. Le ressenti parental pendant la période de la continuité pédagogique Covid 19</w:t>
+                <w:t xml:space="preserve">La continuité pédagogique dans les mers du Sud. Parentalité et enseignement à distance en Polynésie française pendant la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matairea Cadousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-78, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089857v1</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1519,51 +1519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10273" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270173v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10273" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270173v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>