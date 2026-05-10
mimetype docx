--- v0 (2026-03-29)
+++ v1 (2026-05-10)
@@ -2063,73 +2063,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française de Science Economique (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">47th Annual Meeting of the Society for Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Savannah, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175443v1</w:t>
+                <w:t xml:space="preserve">halshs-00175422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Physionomics of Tax Evasion</w:t>
               </w:r>
@@ -2171,73 +2171,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Science Association World Meeting 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Journées de l'Association Française de Science Economique (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175432v1</w:t>
+                <w:t xml:space="preserve">halshs-00175443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Physionomics of Tax Evasion</w:t>
               </w:r>
@@ -2279,73 +2279,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Meeting of the Society for Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Savannah, Georgia, United States</w:t>
+              <w:t xml:space="preserve">The Economic Science Association World Meeting 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175422v1</w:t>
+                <w:t xml:space="preserve">halshs-00175432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3332,51 +3332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C41EE92F"/>
+    <w:nsid w:val="54FB7010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3563,51 +3563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mateus-joffily" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4073-4562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Br&#228;scher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bannister" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destany Calma-Birling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.05.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago A. Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Mocaiber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima S. Erthal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Volchan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.0010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4284/0038-4038-2012.067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Fontana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kilner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.07.046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13CZJRT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rocha-Rego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtes G. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Oliveira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro V. Mendlowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fizman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042560" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9237-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04755289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Aoun Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zaffuto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908855.00024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Friston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Seth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van de Laar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mateus-joffily" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4073-4562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Br&#228;scher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bannister" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destany Calma-Birling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.05.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago A. Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Mocaiber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima S. Erthal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Volchan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.0010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4284/0038-4038-2012.067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Fontana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kilner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.07.046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13CZJRT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rocha-Rego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtes G. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Oliveira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro V. Mendlowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fizman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042560" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9237-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04755289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Aoun Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zaffuto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908855.00024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Friston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Seth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van de Laar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>