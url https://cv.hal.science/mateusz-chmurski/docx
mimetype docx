--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mateusz CHMURSKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mateusz-chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8012-6089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169345319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-4036-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2026, Directeur / Director, CEFRES : Centre français de recherche en sciences sociales, UMIFRE 13 CNRS-MEAE, UAR 3138 CNRS, Prague, République tchèque / Czech Republic : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.cefres.cz</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cefres.cz/en/mateusz-chmurski-2/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-, Maître de conférences / Associate Professor, UFR d'Études slaves, Faculté des Lettres, Sorbonne Université (SU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours / Current research projects :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2030 SPHINX : Sciences du patrimoine. Héritage, innovation, enjeux / « Sustaining and Preserving cultural Heritage: Innovation, Networking and eXpertise », AMI ANR 2025-2030– collaborateur scientifique / scientific collaborator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2028 MyGrace : Migration and Us. Mobility, Refugeedom, and Borders from the Humanities Perspective, OP JAK 2025-2028 – président du conseil scientifique international / chair of the international scientific board</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021- Queer(ing) Literary Cultures? LGBTQ+ European Modern Literatures in Comparison – CHLEL / ICLA : coordinator (with Ana-Isabel Simon Alegre & Clément Dessy)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est, rien de nouveau ? Władysław Broniewski (et la Pologne) au carrefour de l’histoire (1918-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XCIV (4), pp.521-534. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.6407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONFINS AU CENTRE DU DÉBAT : CZERNIOWCE (CZERNOWITZ, TCHERNIVTSI…) dans les géographies imaginaires de la Pologne contemporaine PAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (1), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.5129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKE POLAND RUSSIA AGAIN : ÉMEUTES, « HOMOPHOBONETTES » ET LA FRUSTRATION DE L’ENTRE-DEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StillPoint Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKE POLAND RUSSIA AGAIN? FRUSTRATED IN-BETWEENESS OR: THE SECOND WORLD IN THE NEOLIBERAL ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StillPoint Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, texte/corps, littérature : la comptabilité existentielle chez Csáth et Gombrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.945 - 960. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2019.9330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE TROP BRUYANTE INTIMITÉ ? Kronos de Witold Gombrowicz et sa réception polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XC (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.3345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błądzenie Gézy Csátha: między autobiografizmem, fikcją a autoanalizą</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/au.2019.2.13-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Noter, témoigner, agir : écriture et représentation dans les récits auto/biographiques en Europe centrale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvi Sepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (3), pp.939-944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendances, émancipation, r/évolution ? La mémoire polonaise face aux études postcoloniales et de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Au Carrefour des études mémorielles, postcoloniales et de genre, 10, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming an Anti(Hero): From Diaristic Pact to Self-Heroicization in the Works of Karol Irzykowski, Ladislav Klíma and Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et travaux d’Eur’ORBEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Culte des héros en Europe centrale, 1880-1945, 2019, pp.199-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontové linie, linie textu. Deník Władysława Broniewského (1918–1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo a smysl / Word and Sense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étranger en soi ? Maria Komornicka, Władysław Reymont et les origines du reportage polonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans/figuracje nowoczesności? Spory o twórczość Marii Komornickiej-Piotra Odmieńca Własta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poznańskie Studia Polonistyczne. Seria Literacka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14746/pspsl.2015.26.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Niebyła) debata o (nie)dojrzałości kultury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wieloglos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (26), pp.33 - 44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/2084395XWI.15.030.5147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czy potrzebna nam jeszcze Europa Środkowa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie de l’identité. Journal de Karol Irzykowski (1891=1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Humanistyczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Autobiography to Fiction, or Translating Géza Csáth’s Diary from Hungarian to French and to Polish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/ahea.2013.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm(y) Europy Środkowej. Rekonesans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Life’s Rhythm. Csath’s Diary: Theory and Practice of Text in Central European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danubius Noster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm(y) Europy Środkowej. Rekonesans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Modernizmy, 36 (1-2), pp.395-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słowo od redaktorów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Paczoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œil de l’ironie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwid, notre contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Historique et Littéraire Polonaise (SHLP) ; le Centre de civilisation polonaise et le Département d’études polonaises de l’Université Paris-Sorbonne l’Institut national des langues et civilisations orientales à Paris (INALCO), Dec 2013, Paris, France. pp. 161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la souffrance il ne reste que des ombres. Mondes fictifs d’Otokar Berzina et Ladislas Klima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Figures de la Singularité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rolf Wintermeyer, Nov 2010, Paris, France. pp. 145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm[y] Europy Środkowo-Wschodniej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Paczoska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36 (1-2), http://www.pfl.uw.edu.pl/index.php/pfl/issue/view/36/showToc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski: La Chabraque. Les rêves de Maria Dunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Siatkowska-Callebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozborski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures d'Europe Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (5), 2013, Cultures d’Europe centrale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voïvodine. Une région centre-européenne et ses littératures, Paris, Eur’ORBEM éditions, 2022, 369 + XX p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voïvodine, une région centre-européenne et ses littératures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eur'ORBEM éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2022, Cultures et sociétés d'Europe centrale, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski. Człowiek sporu, postać sporna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Siatkowska-Callebat Callebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Sadkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instytut Badan Literackich PAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-83-66076-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Démon du consentement et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythia Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Eur'Orbem, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal, fiction, identité(s) : Modernités littéraires d’Europe centrale (1890-1920) à travers les œuvres de Géza Csáth, Karol Irzykowski, Ladislav Klíma, Paris, Éditions Eur’Orbem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Csáth, la Voïvodine et la contestation moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Philippe Gelez, Clara Royer (dir.), La Voïvodine, une région centre-européenne et ses littératures, Paris, EUR’ORBEM Éditions, 2022, p. 79-88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités, sororités : en guise d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Hélène Martinelli, Devenir-sœur. Repères dans un siècle de féminisme(s) polonais, Paris, Michalon, 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Stasiuk ou les langages de l’Europe centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Seweryn Rosół; Piotr Sobolczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages de la littérature polonaise du 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'études slaves, pp.29-50, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cassettes (et des pages). Au fil du bavardage de Dominik Tatarka (et Eva Štolbová) dans le contexte centre-européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana JAMBOROVA LEMAY; Mária BÁTOROVÁ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka hier et aujourd’hui. (Paris 1939 – 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-52, 2021, 9782813003775. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ent-und wiederverzauberte Welt(en) Die westslawischen Literaturen in der Habsburgermonarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas GOTTSMANN, Ed. Die Habsburgmonarchie 1848-1918: Das Kulturelle Leben. Akteure - Tendenzen - Ausprägungen. Wien, ÖAW Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1385-1424, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski, Philippe Gelez et Clara Royer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voïvodine, une région centre-européenne et ses littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'études slaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 5-14, 2021, Collection Cultures et sociétés d'EurOrbem, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tak, ale: Karola Irzykowskiego retoryka zbliżeń i oddaleń myśli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Katarzyna Sadkowska, Kinga Siatkowska-Callebat (dir.), Karol Irzykowski. Człowiek sporu, postać sporna, Varsovie, Wydawnictwo Instytutu Badań Literackich Polskiej Akademii Nauk, p. 95-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-83-66076-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Komornicka - Piotr Włast : (De)voiler l'angoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luba Jurgenson; Rosina Neginsky; Marthe Segrestin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Angst, Anguish in Fin de Siècle Art and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-105, 2019, 9781527543836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acts of (Liminal) Speech Dezső Kosztolányi's Documents of Illness and Death between Philology, Hagiography and Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomas GLANC, Zornitza KAZALARSKA, Alfrun KLIEMS, Eds. Performance - Cinema - Sound. Münster, LIT Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-183, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bon entendeur [préface : Dominik Tatarka, Dominik Tatarka. Le Démon du consentement et autres textes, 2019]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka. Le Démon du consentement et autres textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 979-10-96982-12-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’adaptation à l’adoption : Le Bon Gros Géant de Roald Dahl (1982) et ses avatars français, polonais et tchèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Britta Benert; Rainer Grutman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-269, 2019, poethik polyglott, 978-3-643-91121-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien de plus triste dans ce monde qu’une revue humoristique polonaise !&amp;quot;. La Mouche (Mucha) et la presse satirique polonaise dans la partition russe (1868-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evanghelia Stead, Hélène Védrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des revues II (1860-1930): Réseaux et circulations des modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-433, 2018, 979-10-231-0556-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zapis (dla) siebie. Dzienniki a literatura na przykładzie twórczości G. Csátha, L. Klímy i K. Irzykowskiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doświadczenie tekstu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.83-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teksty i glosy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doświadczenia tekstu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.7-15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise SIMONET-TENANT (dir.), Dictionnaire de l'autobiographie. Écritures de soi de langue française. Paris, Champion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.318-320, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamięć miejsca na styku literatur i kultur: mit Wojwodiny i jego współczesne reinterpretacje (G. Csáth, O. Tolnai, I. Lovas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teksty doświadczenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.19-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le polonais en France après le 13 novembre 2015 : quelques réflexions en marge d'un cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre une langue slave: le polonais, le russe, le tchèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 9782900463031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le polonais en France après le 13 novembre 2015. Quelques réflexions en marge d'un cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Ciesielska-Ribard, Leszek Kolankiewicz, Malgorzata Pieremattei, Paweł Rodak (dir.), Enseigner et apprendre une langue slave : le polonais, le russe, le tchèque, Paris-Varsovie, Centre de civilisation polonaise-Polonicum, 2017, p. 127-151.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte-corps au texte/corps: le journal personnel de Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Viollet; Danielle Constantin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexes, sexualités. Que disent les manuscrits autobiographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.27-37, 2016, 979-10-240-0695-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamięć (nie)pełna: literatura labilnej przynależności i „pęknięcie kolonialne” w badaniach nad francuską prozą postmigracyjną</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brygida HELBIG, Małgorzata ZDUNIAK-WIKTOROWICZ (dir.), Junge Prosa mit (nicht nur) polnischen Wurzeln in Deutschland und Europa / Literatura migracyjna w procesie : młoda proza (nie tylko) polskiego pochodzenia w Niemczech i w Europie, Leipzig, Leipziger Universitätsverlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinités électives ? F. Chopin de Liszt et les récits de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamila Stępień-Kutera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between National Identity and a Community of Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.2-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE BON EMPEREUR WILLY ET SON BOUFFON. LE POUVOIR (DE L')ABSURDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanisław Fiszer; Antoine Nivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rire des tranchées en Europe centrale et orientale pendant la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.49-64, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieszcz, geniusz, człowiek. Chopin polskich modernistów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.69-81, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopełnienie obrazu. Narodowość i egzotyzm, tradycja i nowoczesność w historiografii Chopinowskiej wieku XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.15-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée testimoniale de l’écriture : Krúdy, Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">András Kányadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Univers de Gyula Krúdy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Syrtes, pp.200-211, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil de l’ironie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Delaperrière (dir.), Norwid, notre contemoprain, Paris, Institut d'Études slaves.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krytyka nowoczesnego rozumu? Władza absurdu i absurd władzy w Cierpieniach księcia Sternenhocha Ladislava Klímy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Paczoska; Hanna Gosk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literackie „przed” Wielką Wojną i „po” niej w Europie Środkowej i Wschodniej</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elipsa, pp.51-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisław Przybyszewski, Szopen a Naród / Stanisław Przybyszewski, Chopin and the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.120-122, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la souffrance, il ne reste que des ombres » : Mondes fictifs d’Otokar Březina et Ladislav Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Kaufmann; Rolf Wintermeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.145-157, 2014, 978-2-87854-627-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identita (v) rozvrstvení. Hermeneutika stopy. ve středoevropském prostoru (příklad tří deníků ze začátku 20. století)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin KOLÁŘ, Martin NITSCHE, Tomáš PAVLÍČEK (dir.), Obraz v prostoru. Ústí nad Labem, UJEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figury modernosti? Kategorie modernity v bádání středoevropské literatury po roce 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomáš Kubíček; Jan Wiendl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna a moderny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerzita Palackého, pp.160-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«…un flux de pensée » : du journal personnel à La Chabraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Kinga Siatkowska-Callebat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski: La Chabraque Les Rêves de Maria Dunin. Édition bilingue d’extraits choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cultures d’Europe centrale (Hors-série numéro 5), Institut d'Études slaves, pp.51-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtelna gra&amp;quot; czy &amp;quot;sen ponad przepaścią&amp;quot;. Velký roman a dzienniki L. Klímy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Pieczara; Rozalia Słodczyk; Anna Witkowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strony autobiografizmu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Polonistyki Uniwersytetu Warszawskiego, pp.53-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Nie posiadał tej dyskrecji ciszy”. Karol Irzykowski wobec Stanisława Brzozowskiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urszula Kowalczuk; Andrzej Mencwel; Ewa Paczoska; Paweł Rodak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konstelacje Stanisława Brzozowskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.212-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Światła tkliwość i mistyczna logika”. Symbole Norwida – między obrazem a słowem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiesław RZOŃCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiesław RZOŃCA (dir.), Symbol w dziele Cypriana Norwida, Varsovie, WP UW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Wydziału Polonistyki UW, 2011, 9788362100446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…&amp;quot;not to miss anything&amp;quot;. Some remarks on the Nineteenth-Century Reception of Fryderyk Chopin’s Life and Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Danielewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin. Ikonosfera romantyzmu / Chopin. Iconosphere of Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeum Narodowe w Warszawie, pp.65-79, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La démocratie est-elle de genre masculin ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Couser, Signifying Bodies. Disability in Contemporary Life Writing, Ann Arbor, University of Michigan Press, coll. « Corporeality: Discourses of Disability », 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHMURSKI Mateusz, « Représenter les corps qui comptent : des écrits de soi aux écrits sur le handicap – sur le parcours de Thomas G. Couser », compte rendu de « COUSER Thomas G., Signifying Bodies. Disability in Contemporary Life Writing, Ann Arbor, University of Michigan Press, 2009 » dans « Revue critique », EcriSoi (site Internet), 2022, URL : https://ecrisoi.univ-rouen.fr/babel/representer-les-corps-qui-comptent-des-ecrits-de-soi- aux-ecrits-sur-le-handicap-sur-le.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larmes de Sisyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Helga Mitterbauer & Carrie Smith-Prei, eds. Crossing Central Europe. Continuities and Transformations, 1900 and 2000. Toronto: University of Toronto Press, 2017. Pp. 290. ISBN: 9781442649149.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la modernité. Théorie et pratique du texte dans les littératures d’Europe centrale (1900–1914) à travers les œuvres de Karol Irzykowski, Ladislav Klíma et Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Sorbonne - Paris IV; Université de Varsovie (Pologne), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA040178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05315718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mateusz CHMURSKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mateusz-chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8012-6089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169345319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-4036-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2026, Directeur / Director, CEFRES : Centre français de recherche en sciences sociales, UMIFRE 13 CNRS-MEAE, UAR 3138 CNRS, Prague, République tchèque / Czech Republic : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.cefres.cz</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cefres.cz/en/mateusz-chmurski-2/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-, Maître de conférences / Associate Professor, UFR d'Études slaves, Faculté des Lettres, Sorbonne Université (SU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours / Current research projects :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2030 SPHINX : Sciences du patrimoine. Héritage, innovation, enjeux / « Sustaining and Preserving cultural Heritage: Innovation, Networking and eXpertise », AMI ANR 2025-2030– collaborateur scientifique / scientific collaborator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2028 MyGrace : Migration and Us. Mobility, Refugeedom, and Borders from the Humanities Perspective, OP JAK 2025-2028 – président du conseil scientifique international / chair of the international scientific board</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021- Queer(ing) Literary Cultures? LGBTQ+ European Modern Literatures in Comparison – CHLEL / ICLA : coordinator (with Ana-Isabel Simon Alegre & Clément Dessy)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est, rien de nouveau ? Władysław Broniewski (et la Pologne) au carrefour de l’histoire (1918-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XCIV (4), pp.521-534. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.6407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONFINS AU CENTRE DU DÉBAT : CZERNIOWCE (CZERNOWITZ, TCHERNIVTSI…) dans les géographies imaginaires de la Pologne contemporaine PAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (1), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.5129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKE POLAND RUSSIA AGAIN : ÉMEUTES, « HOMOPHOBONETTES » ET LA FRUSTRATION DE L’ENTRE-DEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StillPoint Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKE POLAND RUSSIA AGAIN? FRUSTRATED IN-BETWEENESS OR: THE SECOND WORLD IN THE NEOLIBERAL ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StillPoint Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE TROP BRUYANTE INTIMITÉ ? Kronos de Witold Gombrowicz et sa réception polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XC (4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.3345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, texte/corps, littérature : la comptabilité existentielle chez Csáth et Gombrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.945 - 960. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2019.9330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Noter, témoigner, agir : écriture et représentation dans les récits auto/biographiques en Europe centrale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvi Sepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (3), pp.939-944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendances, émancipation, r/évolution ? La mémoire polonaise face aux études postcoloniales et de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Au Carrefour des études mémorielles, postcoloniales et de genre, 10, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błądzenie Gézy Csátha: między autobiografizmem, fikcją a autoanalizą</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/au.2019.2.13-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming an Anti(Hero): From Diaristic Pact to Self-Heroicization in the Works of Karol Irzykowski, Ladislav Klíma and Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et travaux d’Eur’ORBEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Culte des héros en Europe centrale, 1880-1945, 2019, pp.199-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontové linie, linie textu. Deník Władysława Broniewského (1918–1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo a smysl / Word and Sense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étranger en soi ? Maria Komornicka, Władysław Reymont et les origines du reportage polonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans/figuracje nowoczesności? Spory o twórczość Marii Komornickiej-Piotra Odmieńca Własta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poznańskie Studia Polonistyczne. Seria Literacka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14746/pspsl.2015.26.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Niebyła) debata o (nie)dojrzałości kultury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wieloglos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (26), pp.33 - 44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/2084395XWI.15.030.5147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czy potrzebna nam jeszcze Europa Środkowa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie de l’identité. Journal de Karol Irzykowski (1891=1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Humanistyczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Autobiography to Fiction, or Translating Géza Csáth’s Diary from Hungarian to French and to Polish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/ahea.2013.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm(y) Europy Środkowej. Rekonesans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Life’s Rhythm. Csath’s Diary: Theory and Practice of Text in Central European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danubius Noster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm(y) Europy Środkowej. Rekonesans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Modernizmy, 36 (1-2), pp.395-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słowo od redaktorów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Paczoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œil de l’ironie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwid, notre contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Historique et Littéraire Polonaise (SHLP) ; le Centre de civilisation polonaise et le Département d’études polonaises de l’Université Paris-Sorbonne l’Institut national des langues et civilisations orientales à Paris (INALCO), Dec 2013, Paris, France. pp. 161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la souffrance il ne reste que des ombres. Mondes fictifs d’Otokar Berzina et Ladislas Klima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Figures de la Singularité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rolf Wintermeyer, Nov 2010, Paris, France. pp. 145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm[y] Europy Środkowo-Wschodniej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Paczoska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36 (1-2), http://www.pfl.uw.edu.pl/index.php/pfl/issue/view/36/showToc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski: La Chabraque. Les rêves de Maria Dunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Siatkowska-Callebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozborski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures d'Europe Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (5), 2013, Cultures d’Europe centrale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voïvodine. Une région centre-européenne et ses littératures, Paris, Eur’ORBEM éditions, 2022, 369 + XX p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voïvodine, une région centre-européenne et ses littératures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eur'ORBEM éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2022, Cultures et sociétés d'Europe centrale, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski. Człowiek sporu, postać sporna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Siatkowska-Callebat Callebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Sadkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instytut Badan Literackich PAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-83-66076-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Démon du consentement et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythia Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Eur'Orbem, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal, fiction, identité(s) : Modernités littéraires d’Europe centrale (1890-1920) à travers les œuvres de Géza Csáth, Karol Irzykowski, Ladislav Klíma, Paris, Éditions Eur’Orbem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Csáth, la Voïvodine et la contestation moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Philippe Gelez, Clara Royer (dir.), La Voïvodine, une région centre-européenne et ses littératures, Paris, EUR’ORBEM Éditions, 2022, p. 79-88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités, sororités : en guise d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Hélène Martinelli, Devenir-sœur. Repères dans un siècle de féminisme(s) polonais, Paris, Michalon, 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Stasiuk ou les langages de l’Europe centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Seweryn Rosół; Piotr Sobolczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages de la littérature polonaise du 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'études slaves, pp.29-50, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cassettes (et des pages). Au fil du bavardage de Dominik Tatarka (et Eva Štolbová) dans le contexte centre-européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana JAMBOROVA LEMAY; Mária BÁTOROVÁ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka hier et aujourd’hui. (Paris 1939 – 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-52, 2021, 9782813003775. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ent-und wiederverzauberte Welt(en) Die westslawischen Literaturen in der Habsburgermonarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas GOTTSMANN, Ed. Die Habsburgmonarchie 1848-1918: Das Kulturelle Leben. Akteure - Tendenzen - Ausprägungen. Wien, ÖAW Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1385-1424, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski, Philippe Gelez et Clara Royer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voïvodine, une région centre-européenne et ses littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'études slaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 5-14, 2021, Collection Cultures et sociétés d'EurOrbem, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tak, ale: Karola Irzykowskiego retoryka zbliżeń i oddaleń myśli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Katarzyna Sadkowska, Kinga Siatkowska-Callebat (dir.), Karol Irzykowski. Człowiek sporu, postać sporna, Varsovie, Wydawnictwo Instytutu Badań Literackich Polskiej Akademii Nauk, p. 95-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-83-66076-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Komornicka - Piotr Włast : (De)voiler l'angoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luba Jurgenson; Rosina Neginsky; Marthe Segrestin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Angst, Anguish in Fin de Siècle Art and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-105, 2019, 9781527543836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acts of (Liminal) Speech Dezső Kosztolányi's Documents of Illness and Death between Philology, Hagiography and Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomas GLANC, Zornitza KAZALARSKA, Alfrun KLIEMS, Eds. Performance - Cinema - Sound. Münster, LIT Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-183, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bon entendeur [préface : Dominik Tatarka, Dominik Tatarka. Le Démon du consentement et autres textes, 2019]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka. Le Démon du consentement et autres textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 979-10-96982-12-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’adaptation à l’adoption : Le Bon Gros Géant de Roald Dahl (1982) et ses avatars français, polonais et tchèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Britta Benert; Rainer Grutman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-269, 2019, poethik polyglott, 978-3-643-91121-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien de plus triste dans ce monde qu’une revue humoristique polonaise !&amp;quot;. La Mouche (Mucha) et la presse satirique polonaise dans la partition russe (1868-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evanghelia Stead, Hélène Védrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des revues II (1860-1930): Réseaux et circulations des modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-433, 2018, 979-10-231-0556-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teksty i glosy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doświadczenia tekstu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.7-15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zapis (dla) siebie. Dzienniki a literatura na przykładzie twórczości G. Csátha, L. Klímy i K. Irzykowskiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doświadczenie tekstu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.83-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise SIMONET-TENANT (dir.), Dictionnaire de l'autobiographie. Écritures de soi de langue française. Paris, Champion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.318-320, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamięć miejsca na styku literatur i kultur: mit Wojwodiny i jego współczesne reinterpretacje (G. Csáth, O. Tolnai, I. Lovas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teksty doświadczenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.19-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le polonais en France après le 13 novembre 2015 : quelques réflexions en marge d'un cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre une langue slave: le polonais, le russe, le tchèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 9782900463031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le polonais en France après le 13 novembre 2015. Quelques réflexions en marge d'un cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Ciesielska-Ribard, Leszek Kolankiewicz, Malgorzata Pieremattei, Paweł Rodak (dir.), Enseigner et apprendre une langue slave : le polonais, le russe, le tchèque, Paris-Varsovie, Centre de civilisation polonaise-Polonicum, 2017, p. 127-151.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamięć (nie)pełna: literatura labilnej przynależności i „pęknięcie kolonialne” w badaniach nad francuską prozą postmigracyjną</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brygida HELBIG, Małgorzata ZDUNIAK-WIKTOROWICZ (dir.), Junge Prosa mit (nicht nur) polnischen Wurzeln in Deutschland und Europa / Literatura migracyjna w procesie : młoda proza (nie tylko) polskiego pochodzenia w Niemczech i w Europie, Leipzig, Leipziger Universitätsverlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte-corps au texte/corps: le journal personnel de Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Viollet; Danielle Constantin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexes, sexualités. Que disent les manuscrits autobiographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.27-37, 2016, 979-10-240-0695-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinités électives ? F. Chopin de Liszt et les récits de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamila Stępień-Kutera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between National Identity and a Community of Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.2-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée testimoniale de l’écriture : Krúdy, Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">András Kányadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Univers de Gyula Krúdy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Syrtes, pp.200-211, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE BON EMPEREUR WILLY ET SON BOUFFON. LE POUVOIR (DE L')ABSURDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanisław Fiszer; Antoine Nivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rire des tranchées en Europe centrale et orientale pendant la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.49-64, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieszcz, geniusz, człowiek. Chopin polskich modernistów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.69-81, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopełnienie obrazu. Narodowość i egzotyzm, tradycja i nowoczesność w historiografii Chopinowskiej wieku XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.15-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil de l’ironie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Delaperrière (dir.), Norwid, notre contemoprain, Paris, Institut d'Études slaves.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krytyka nowoczesnego rozumu? Władza absurdu i absurd władzy w Cierpieniach księcia Sternenhocha Ladislava Klímy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Paczoska; Hanna Gosk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literackie „przed” Wielką Wojną i „po” niej w Europie Środkowej i Wschodniej</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elipsa, pp.51-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisław Przybyszewski, Szopen a Naród / Stanisław Przybyszewski, Chopin and the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.120-122, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la souffrance, il ne reste que des ombres » : Mondes fictifs d’Otokar Březina et Ladislav Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Kaufmann; Rolf Wintermeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.145-157, 2014, 978-2-87854-627-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identita (v) rozvrstvení. Hermeneutika stopy. ve středoevropském prostoru (příklad tří deníků ze začátku 20. století)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin KOLÁŘ, Martin NITSCHE, Tomáš PAVLÍČEK (dir.), Obraz v prostoru. Ústí nad Labem, UJEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figury modernosti? Kategorie modernity v bádání středoevropské literatury po roce 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomáš Kubíček; Jan Wiendl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna a moderny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerzita Palackého, pp.160-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«…un flux de pensée » : du journal personnel à La Chabraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Kinga Siatkowska-Callebat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski: La Chabraque Les Rêves de Maria Dunin. Édition bilingue d’extraits choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cultures d’Europe centrale (Hors-série numéro 5), Institut d'Études slaves, pp.51-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtelna gra&amp;quot; czy &amp;quot;sen ponad przepaścią&amp;quot;. Velký roman a dzienniki L. Klímy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Pieczara; Rozalia Słodczyk; Anna Witkowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strony autobiografizmu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Polonistyki Uniwersytetu Warszawskiego, pp.53-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Nie posiadał tej dyskrecji ciszy”. Karol Irzykowski wobec Stanisława Brzozowskiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urszula Kowalczuk; Andrzej Mencwel; Ewa Paczoska; Paweł Rodak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konstelacje Stanisława Brzozowskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.212-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Światła tkliwość i mistyczna logika”. Symbole Norwida – między obrazem a słowem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiesław RZOŃCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiesław RZOŃCA (dir.), Symbol w dziele Cypriana Norwida, Varsovie, WP UW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Wydziału Polonistyki UW, 2011, 9788362100446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…&amp;quot;not to miss anything&amp;quot;. Some remarks on the Nineteenth-Century Reception of Fryderyk Chopin’s Life and Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Danielewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin. Ikonosfera romantyzmu / Chopin. Iconosphere of Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeum Narodowe w Warszawie, pp.65-79, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La démocratie est-elle de genre masculin ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Couser, Signifying Bodies. Disability in Contemporary Life Writing, Ann Arbor, University of Michigan Press, coll. « Corporeality: Discourses of Disability », 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHMURSKI Mateusz, « Représenter les corps qui comptent : des écrits de soi aux écrits sur le handicap – sur le parcours de Thomas G. Couser », compte rendu de « COUSER Thomas G., Signifying Bodies. Disability in Contemporary Life Writing, Ann Arbor, University of Michigan Press, 2009 » dans « Revue critique », EcriSoi (site Internet), 2022, URL : https://ecrisoi.univ-rouen.fr/babel/representer-les-corps-qui-comptent-des-ecrits-de-soi- aux-ecrits-sur-le-handicap-sur-le.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larmes de Sisyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Helga Mitterbauer & Carrie Smith-Prei, eds. Crossing Central Europe. Continuities and Transformations, 1900 and 2000. Toronto: University of Toronto Press, 2017. Pp. 290. ISBN: 9781442649149.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la modernité. Théorie et pratique du texte dans les littératures d’Europe centrale (1900–1914) à travers les œuvres de Karol Irzykowski, Ladislav Klíma et Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Sorbonne - Paris IV; Université de Varsovie (Pologne), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA040178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05315718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E70F927C"/>
+    <w:nsid w:val="1118A2BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mateusz-chmurski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8012-6089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169345319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-4036-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefres.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cefres.cz/en/mateusz-chmurski-2/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Chmurski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.6407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2019.9330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.3345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/au.2019.2.13-08" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvi Sepp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/pspsl.2015.26.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2084395XWI.15.030.5147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/ahea.2013.113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Paczoska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozborski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-etudes-slaves.fr/products-page/ex-yougoslavie/la-voivodine-une-region-centre-europeenne-et-ses-litteratures/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat Callebat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sadkowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.ibl.waw.pl/nowosci/karol-irzykowski-czlowiek-sporu-postac-sporna?vid=2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Tatarka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard No&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galmiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythia Kolesar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003775" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4509" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/resources/pdfs/978-1-5275-4383-6-sample.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lit-verlag.de/isbn/978-3-643-91121-6/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/histoire-de-limprime-references/leurope-des-revues-ii-1860-1930" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02161238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342185v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768466v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05315718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA040178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mateusz-chmurski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8012-6089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169345319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-4036-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefres.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cefres.cz/en/mateusz-chmurski-2/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Chmurski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.6407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.3345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2019.9330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvi Sepp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/au.2019.2.13-08" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/pspsl.2015.26.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2084395XWI.15.030.5147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/ahea.2013.113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Paczoska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozborski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-etudes-slaves.fr/products-page/ex-yougoslavie/la-voivodine-une-region-centre-europeenne-et-ses-litteratures/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat Callebat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sadkowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.ibl.waw.pl/nowosci/karol-irzykowski-czlowiek-sporu-postac-sporna?vid=2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Tatarka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard No&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galmiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythia Kolesar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003775" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4509" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/resources/pdfs/978-1-5275-4383-6-sample.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lit-verlag.de/isbn/978-3-643-91121-6/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/histoire-de-limprime-references/leurope-des-revues-ii-1860-1930" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02161238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768466v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05315718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA040178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>