--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mateusz CHMURSKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mateusz-chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8012-6089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169345319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-4036-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2026, Directeur / Director, CEFRES : Centre français de recherche en sciences sociales, UMIFRE 13 CNRS-MEAE, UAR 3138 CNRS, Prague, République tchèque / Czech Republic : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.cefres.cz</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cefres.cz/en/mateusz-chmurski-2/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-, Maître de conférences / Associate Professor, UFR d'Études slaves, Faculté des Lettres, Sorbonne Université (SU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours / Current research projects :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2030 SPHINX : Sciences du patrimoine. Héritage, innovation, enjeux / « Sustaining and Preserving cultural Heritage: Innovation, Networking and eXpertise », AMI ANR 2025-2030– collaborateur scientifique / scientific collaborator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2028 MyGrace : Migration and Us. Mobility, Refugeedom, and Borders from the Humanities Perspective, OP JAK 2025-2028 – président du conseil scientifique international / chair of the international scientific board</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021- Queer(ing) Literary Cultures? LGBTQ+ European Modern Literatures in Comparison – CHLEL / ICLA : coordinator (with Ana-Isabel Simon Alegre & Clément Dessy)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est, rien de nouveau ? Władysław Broniewski (et la Pologne) au carrefour de l’histoire (1918-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XCIV (4), pp.521-534. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.6407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONFINS AU CENTRE DU DÉBAT : CZERNIOWCE (CZERNOWITZ, TCHERNIVTSI…) dans les géographies imaginaires de la Pologne contemporaine PAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (1), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.5129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKE POLAND RUSSIA AGAIN : ÉMEUTES, « HOMOPHOBONETTES » ET LA FRUSTRATION DE L’ENTRE-DEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StillPoint Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKE POLAND RUSSIA AGAIN? FRUSTRATED IN-BETWEENESS OR: THE SECOND WORLD IN THE NEOLIBERAL ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StillPoint Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE TROP BRUYANTE INTIMITÉ ? Kronos de Witold Gombrowicz et sa réception polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XC (4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.3345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, texte/corps, littérature : la comptabilité existentielle chez Csáth et Gombrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.945 - 960. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2019.9330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Noter, témoigner, agir : écriture et représentation dans les récits auto/biographiques en Europe centrale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvi Sepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (3), pp.939-944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendances, émancipation, r/évolution ? La mémoire polonaise face aux études postcoloniales et de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Au Carrefour des études mémorielles, postcoloniales et de genre, 10, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błądzenie Gézy Csátha: między autobiografizmem, fikcją a autoanalizą</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/au.2019.2.13-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming an Anti(Hero): From Diaristic Pact to Self-Heroicization in the Works of Karol Irzykowski, Ladislav Klíma and Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et travaux d’Eur’ORBEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Culte des héros en Europe centrale, 1880-1945, 2019, pp.199-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontové linie, linie textu. Deník Władysława Broniewského (1918–1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo a smysl / Word and Sense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étranger en soi ? Maria Komornicka, Władysław Reymont et les origines du reportage polonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans/figuracje nowoczesności? Spory o twórczość Marii Komornickiej-Piotra Odmieńca Własta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poznańskie Studia Polonistyczne. Seria Literacka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14746/pspsl.2015.26.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Niebyła) debata o (nie)dojrzałości kultury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wieloglos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (26), pp.33 - 44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/2084395XWI.15.030.5147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czy potrzebna nam jeszcze Europa Środkowa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie de l’identité. Journal de Karol Irzykowski (1891=1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Humanistyczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Autobiography to Fiction, or Translating Géza Csáth’s Diary from Hungarian to French and to Polish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/ahea.2013.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm(y) Europy Środkowej. Rekonesans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Life’s Rhythm. Csath’s Diary: Theory and Practice of Text in Central European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danubius Noster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm(y) Europy Środkowej. Rekonesans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Modernizmy, 36 (1-2), pp.395-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słowo od redaktorów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Paczoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œil de l’ironie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwid, notre contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Historique et Littéraire Polonaise (SHLP) ; le Centre de civilisation polonaise et le Département d’études polonaises de l’Université Paris-Sorbonne l’Institut national des langues et civilisations orientales à Paris (INALCO), Dec 2013, Paris, France. pp. 161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la souffrance il ne reste que des ombres. Mondes fictifs d’Otokar Berzina et Ladislas Klima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Figures de la Singularité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rolf Wintermeyer, Nov 2010, Paris, France. pp. 145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm[y] Europy Środkowo-Wschodniej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Paczoska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36 (1-2), http://www.pfl.uw.edu.pl/index.php/pfl/issue/view/36/showToc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski: La Chabraque. Les rêves de Maria Dunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Siatkowska-Callebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozborski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures d'Europe Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (5), 2013, Cultures d’Europe centrale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voïvodine. Une région centre-européenne et ses littératures, Paris, Eur’ORBEM éditions, 2022, 369 + XX p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voïvodine, une région centre-européenne et ses littératures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eur'ORBEM éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2022, Cultures et sociétés d'Europe centrale, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski. Człowiek sporu, postać sporna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Siatkowska-Callebat Callebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Sadkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instytut Badan Literackich PAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-83-66076-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Démon du consentement et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythia Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Eur'Orbem, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal, fiction, identité(s) : Modernités littéraires d’Europe centrale (1890-1920) à travers les œuvres de Géza Csáth, Karol Irzykowski, Ladislav Klíma, Paris, Éditions Eur’Orbem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Csáth, la Voïvodine et la contestation moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Philippe Gelez, Clara Royer (dir.), La Voïvodine, une région centre-européenne et ses littératures, Paris, EUR’ORBEM Éditions, 2022, p. 79-88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités, sororités : en guise d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Hélène Martinelli, Devenir-sœur. Repères dans un siècle de féminisme(s) polonais, Paris, Michalon, 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Stasiuk ou les langages de l’Europe centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Seweryn Rosół; Piotr Sobolczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages de la littérature polonaise du 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'études slaves, pp.29-50, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cassettes (et des pages). Au fil du bavardage de Dominik Tatarka (et Eva Štolbová) dans le contexte centre-européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana JAMBOROVA LEMAY; Mária BÁTOROVÁ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka hier et aujourd’hui. (Paris 1939 – 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-52, 2021, 9782813003775. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ent-und wiederverzauberte Welt(en) Die westslawischen Literaturen in der Habsburgermonarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas GOTTSMANN, Ed. Die Habsburgmonarchie 1848-1918: Das Kulturelle Leben. Akteure - Tendenzen - Ausprägungen. Wien, ÖAW Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1385-1424, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski, Philippe Gelez et Clara Royer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voïvodine, une région centre-européenne et ses littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'études slaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 5-14, 2021, Collection Cultures et sociétés d'EurOrbem, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tak, ale: Karola Irzykowskiego retoryka zbliżeń i oddaleń myśli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Katarzyna Sadkowska, Kinga Siatkowska-Callebat (dir.), Karol Irzykowski. Człowiek sporu, postać sporna, Varsovie, Wydawnictwo Instytutu Badań Literackich Polskiej Akademii Nauk, p. 95-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-83-66076-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Komornicka - Piotr Włast : (De)voiler l'angoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luba Jurgenson; Rosina Neginsky; Marthe Segrestin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Angst, Anguish in Fin de Siècle Art and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-105, 2019, 9781527543836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acts of (Liminal) Speech Dezső Kosztolányi's Documents of Illness and Death between Philology, Hagiography and Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomas GLANC, Zornitza KAZALARSKA, Alfrun KLIEMS, Eds. Performance - Cinema - Sound. Münster, LIT Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-183, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bon entendeur [préface : Dominik Tatarka, Dominik Tatarka. Le Démon du consentement et autres textes, 2019]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka. Le Démon du consentement et autres textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 979-10-96982-12-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’adaptation à l’adoption : Le Bon Gros Géant de Roald Dahl (1982) et ses avatars français, polonais et tchèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Britta Benert; Rainer Grutman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-269, 2019, poethik polyglott, 978-3-643-91121-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien de plus triste dans ce monde qu’une revue humoristique polonaise !&amp;quot;. La Mouche (Mucha) et la presse satirique polonaise dans la partition russe (1868-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evanghelia Stead, Hélène Védrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des revues II (1860-1930): Réseaux et circulations des modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-433, 2018, 979-10-231-0556-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teksty i glosy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doświadczenia tekstu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.7-15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zapis (dla) siebie. Dzienniki a literatura na przykładzie twórczości G. Csátha, L. Klímy i K. Irzykowskiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doświadczenie tekstu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.83-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise SIMONET-TENANT (dir.), Dictionnaire de l'autobiographie. Écritures de soi de langue française. Paris, Champion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.318-320, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamięć miejsca na styku literatur i kultur: mit Wojwodiny i jego współczesne reinterpretacje (G. Csáth, O. Tolnai, I. Lovas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teksty doświadczenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.19-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le polonais en France après le 13 novembre 2015 : quelques réflexions en marge d'un cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre une langue slave: le polonais, le russe, le tchèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 9782900463031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le polonais en France après le 13 novembre 2015. Quelques réflexions en marge d'un cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Ciesielska-Ribard, Leszek Kolankiewicz, Malgorzata Pieremattei, Paweł Rodak (dir.), Enseigner et apprendre une langue slave : le polonais, le russe, le tchèque, Paris-Varsovie, Centre de civilisation polonaise-Polonicum, 2017, p. 127-151.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamięć (nie)pełna: literatura labilnej przynależności i „pęknięcie kolonialne” w badaniach nad francuską prozą postmigracyjną</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brygida HELBIG, Małgorzata ZDUNIAK-WIKTOROWICZ (dir.), Junge Prosa mit (nicht nur) polnischen Wurzeln in Deutschland und Europa / Literatura migracyjna w procesie : młoda proza (nie tylko) polskiego pochodzenia w Niemczech i w Europie, Leipzig, Leipziger Universitätsverlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte-corps au texte/corps: le journal personnel de Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Viollet; Danielle Constantin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexes, sexualités. Que disent les manuscrits autobiographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.27-37, 2016, 979-10-240-0695-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinités électives ? F. Chopin de Liszt et les récits de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamila Stępień-Kutera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between National Identity and a Community of Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.2-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée testimoniale de l’écriture : Krúdy, Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">András Kányadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Univers de Gyula Krúdy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Syrtes, pp.200-211, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE BON EMPEREUR WILLY ET SON BOUFFON. LE POUVOIR (DE L')ABSURDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanisław Fiszer; Antoine Nivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rire des tranchées en Europe centrale et orientale pendant la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.49-64, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieszcz, geniusz, człowiek. Chopin polskich modernistów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.69-81, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopełnienie obrazu. Narodowość i egzotyzm, tradycja i nowoczesność w historiografii Chopinowskiej wieku XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.15-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil de l’ironie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Delaperrière (dir.), Norwid, notre contemoprain, Paris, Institut d'Études slaves.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krytyka nowoczesnego rozumu? Władza absurdu i absurd władzy w Cierpieniach księcia Sternenhocha Ladislava Klímy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Paczoska; Hanna Gosk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literackie „przed” Wielką Wojną i „po” niej w Europie Środkowej i Wschodniej</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elipsa, pp.51-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisław Przybyszewski, Szopen a Naród / Stanisław Przybyszewski, Chopin and the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.120-122, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la souffrance, il ne reste que des ombres » : Mondes fictifs d’Otokar Březina et Ladislav Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Kaufmann; Rolf Wintermeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.145-157, 2014, 978-2-87854-627-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identita (v) rozvrstvení. Hermeneutika stopy. ve středoevropském prostoru (příklad tří deníků ze začátku 20. století)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin KOLÁŘ, Martin NITSCHE, Tomáš PAVLÍČEK (dir.), Obraz v prostoru. Ústí nad Labem, UJEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figury modernosti? Kategorie modernity v bádání středoevropské literatury po roce 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomáš Kubíček; Jan Wiendl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna a moderny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerzita Palackého, pp.160-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«…un flux de pensée » : du journal personnel à La Chabraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Kinga Siatkowska-Callebat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski: La Chabraque Les Rêves de Maria Dunin. Édition bilingue d’extraits choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cultures d’Europe centrale (Hors-série numéro 5), Institut d'Études slaves, pp.51-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtelna gra&amp;quot; czy &amp;quot;sen ponad przepaścią&amp;quot;. Velký roman a dzienniki L. Klímy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Pieczara; Rozalia Słodczyk; Anna Witkowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strony autobiografizmu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Polonistyki Uniwersytetu Warszawskiego, pp.53-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Nie posiadał tej dyskrecji ciszy”. Karol Irzykowski wobec Stanisława Brzozowskiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urszula Kowalczuk; Andrzej Mencwel; Ewa Paczoska; Paweł Rodak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konstelacje Stanisława Brzozowskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.212-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Światła tkliwość i mistyczna logika”. Symbole Norwida – między obrazem a słowem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiesław RZOŃCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiesław RZOŃCA (dir.), Symbol w dziele Cypriana Norwida, Varsovie, WP UW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Wydziału Polonistyki UW, 2011, 9788362100446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…&amp;quot;not to miss anything&amp;quot;. Some remarks on the Nineteenth-Century Reception of Fryderyk Chopin’s Life and Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Danielewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin. Ikonosfera romantyzmu / Chopin. Iconosphere of Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeum Narodowe w Warszawie, pp.65-79, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La démocratie est-elle de genre masculin ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Couser, Signifying Bodies. Disability in Contemporary Life Writing, Ann Arbor, University of Michigan Press, coll. « Corporeality: Discourses of Disability », 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHMURSKI Mateusz, « Représenter les corps qui comptent : des écrits de soi aux écrits sur le handicap – sur le parcours de Thomas G. Couser », compte rendu de « COUSER Thomas G., Signifying Bodies. Disability in Contemporary Life Writing, Ann Arbor, University of Michigan Press, 2009 » dans « Revue critique », EcriSoi (site Internet), 2022, URL : https://ecrisoi.univ-rouen.fr/babel/representer-les-corps-qui-comptent-des-ecrits-de-soi- aux-ecrits-sur-le-handicap-sur-le.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larmes de Sisyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Helga Mitterbauer & Carrie Smith-Prei, eds. Crossing Central Europe. Continuities and Transformations, 1900 and 2000. Toronto: University of Toronto Press, 2017. Pp. 290. ISBN: 9781442649149.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la modernité. Théorie et pratique du texte dans les littératures d’Europe centrale (1900–1914) à travers les œuvres de Karol Irzykowski, Ladislav Klíma et Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Sorbonne - Paris IV; Université de Varsovie (Pologne), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA040178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05315718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mateusz CHMURSKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mateusz-chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8012-6089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169345319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-4036-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2026, Directeur, CEFRES : Centre français de recherche en sciences sociales, UMIFRE 13 CNRS-MEAE, UAR 3138 CNRS, Prague, République tchèque / Czech Republic : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cefres.cz/en/mateusz-chmurski-2/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-, Maître de conférences, UFR d'Études slaves, Faculté des Lettres, Sorbonne Université (SU)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">POST-DOCTORAT (2012-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Alexander von Humboldt Research Fellow, Humboldt-Universität, Berlin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 International Postdoctoral Fellow, Université libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 Bourse d’excellence de la Fondation pour la science polonaise (FNP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 Maître de langue, Université de Lorraine, UFR Arts, Lettres et Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 ATER, Université de Lorraine, UFR Arts, Lettres et Langues</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOCTORAT (2008-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 Thèse de doctorat en littératures comparées d’Europe centrale, cotutelle Université Paris-Sorbonne – Université de Varsovie, mention très honorable avec félicitations du jury : « Figures de la modernité. Théorie et pratique du texte dans la littérature d’Europe centrale (1900-1914) à travers les œuvres de Karol Irzykowski, Ladislav Klíma et Géza Csáth ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix Hungarica 2012 décerné par la Société des Amis de l’Institut hongrois de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 Bourse de l’International Visegrad Fund pour un séjour de dix mois à l’Université Charles, Prague</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2011 Allocataire-moniteur-doctorant, Université Paris-Sorbonne, ufr d’Études slaves</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LICENCE ET MASTER (2003-2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 Master 2 en histoire de l’art, Univ. de Varsovie sous la dir. du Pr. A. Ziemba, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 Master franco-polonais en littérature polonaise et études slaves, Université Paris-Sorbonne – Université de Varsovie, sous la dir. des Pr. Z. Mitosek et E. Paczoska, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2010 Centre d’études interdisciplinaires en sciences humaines de l’Université de Varsovie : philosophie, lettres modernes, histoire de l’art</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voïvodine. Une région centre-européenne et ses littératures, Paris, Eur’ORBEM éditions, 2022, 369 + XX p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voïvodine, une région centre-européenne et ses littératures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eur'ORBEM éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2022, Cultures et sociétés d'Europe centrale, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski. Człowiek sporu, postać sporna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Siatkowska-Callebat Callebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Sadkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instytut Badan Literackich PAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-83-66076-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Démon du consentement et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythia Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Eur'Orbem, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal, fiction, identité(s) : Modernités littéraires d’Europe centrale (1890-1920) à travers les œuvres de Géza Csáth, Karol Irzykowski, Ladislav Klíma, Paris, Éditions Eur’Orbem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm[y] Europy Środkowo-Wschodniej</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Paczoska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36 (1-2), http://www.pfl.uw.edu.pl/index.php/pfl/issue/view/36/showToc, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski: La Chabraque. Les rêves de Maria Dunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Siatkowska-Callebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozborski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures d'Europe Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (5), 2013, Cultures d’Europe centrale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la modernité. Théorie et pratique du texte dans les littératures d’Europe centrale (1900–1914) à travers les œuvres de Karol Irzykowski, Ladislav Klíma et Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Sorbonne - Paris IV; Université de Varsovie (Pologne), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA040178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05315718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est, rien de nouveau ? Władysław Broniewski (et la Pologne) au carrefour de l’histoire (1918-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XCIV (4), pp.521-534. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.6407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONFINS AU CENTRE DU DÉBAT : CZERNIOWCE (CZERNOWITZ, TCHERNIVTSI…) dans les géographies imaginaires de la Pologne contemporaine PAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (1), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.5129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05031972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKE POLAND RUSSIA AGAIN? FRUSTRATED IN-BETWEENESS OR: THE SECOND WORLD IN THE NEOLIBERAL ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StillPoint Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKE POLAND RUSSIA AGAIN : ÉMEUTES, « HOMOPHOBONETTES » ET LA FRUSTRATION DE L’ENTRE-DEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StillPoint Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, texte/corps, littérature : la comptabilité existentielle chez Csáth et Gombrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.945 - 960. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2019.9330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE TROP BRUYANTE INTIMITÉ ? Kronos de Witold Gombrowicz et sa réception polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XC (4), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.3345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błądzenie Gézy Csátha: między autobiografizmem, fikcją a autoanalizą</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/au.2019.2.13-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Noter, témoigner, agir : écriture et représentation dans les récits auto/biographiques en Europe centrale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvi Sepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (3), pp.939-944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendances, émancipation, r/évolution ? La mémoire polonaise face aux études postcoloniales et de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Au Carrefour des études mémorielles, postcoloniales et de genre, 10, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming an Anti(Hero): From Diaristic Pact to Self-Heroicization in the Works of Karol Irzykowski, Ladislav Klíma and Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et travaux d’Eur’ORBEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Culte des héros en Europe centrale, 1880-1945, 2019, pp.199-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontové linie, linie textu. Deník Władysława Broniewského (1918–1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo a smysl / Word and Sense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étranger en soi ? Maria Komornicka, Władysław Reymont et les origines du reportage polonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans/figuracje nowoczesności? Spory o twórczość Marii Komornickiej-Piotra Odmieńca Własta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poznańskie Studia Polonistyczne. Seria Literacka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14746/pspsl.2015.26.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Niebyła) debata o (nie)dojrzałości kultury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wieloglos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (26), pp.33 - 44. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/2084395XWI.15.030.5147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czy potrzebna nam jeszcze Europa Środkowa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm(y) Europy Środkowej. Rekonesans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Autobiography to Fiction, or Translating Géza Csáth’s Diary from Hungarian to French and to Polish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/ahea.2013.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie de l’identité. Journal de Karol Irzykowski (1891=1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Humanistyczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Life’s Rhythm. Csath’s Diary: Theory and Practice of Text in Central European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danubius Noster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizm(y) Europy Środkowej. Rekonesans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Modernizmy, 36 (1-2), pp.395-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słowo od redaktorów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Paczoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Filozoficzno-Literacki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Csáth, la Voïvodine et la contestation moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Philippe Gelez, Clara Royer (dir.), La Voïvodine, une région centre-européenne et ses littératures, Paris, EUR’ORBEM Éditions, 2022, p. 79-88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités, sororités : en guise d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Hélène Martinelli, Devenir-sœur. Repères dans un siècle de féminisme(s) polonais, Paris, Michalon, 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Stasiuk ou les langages de l’Europe centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Seweryn Rosół; Piotr Sobolczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages de la littérature polonaise du 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'études slaves, pp.29-50, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ent-und wiederverzauberte Welt(en) Die westslawischen Literaturen in der Habsburgermonarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas GOTTSMANN, Ed. Die Habsburgmonarchie 1848-1918: Das Kulturelle Leben. Akteure - Tendenzen - Ausprägungen. Wien, ÖAW Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1385-1424, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cassettes (et des pages). Au fil du bavardage de Dominik Tatarka (et Eva Štolbová) dans le contexte centre-européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana JAMBOROVA LEMAY; Mária BÁTOROVÁ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka hier et aujourd’hui. (Paris 1939 – 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-52, 2021, 9782813003775. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski, Philippe Gelez et Clara Royer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voïvodine, une région centre-européenne et ses littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'études slaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 5-14, 2021, Collection Cultures et sociétés d'EurOrbem, 979-10-96982-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tak, ale: Karola Irzykowskiego retoryka zbliżeń i oddaleń myśli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski, Katarzyna Sadkowska, Kinga Siatkowska-Callebat (dir.), Karol Irzykowski. Człowiek sporu, postać sporna, Varsovie, Wydawnictwo Instytutu Badań Literackich Polskiej Akademii Nauk, p. 95-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-83-66076-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acts of (Liminal) Speech Dezső Kosztolányi's Documents of Illness and Death between Philology, Hagiography and Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomas GLANC, Zornitza KAZALARSKA, Alfrun KLIEMS, Eds. Performance - Cinema - Sound. Münster, LIT Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-183, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Komornicka - Piotr Włast : (De)voiler l'angoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luba Jurgenson; Rosina Neginsky; Marthe Segrestin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Angst, Anguish in Fin de Siècle Art and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-105, 2019, 9781527543836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bon entendeur [préface : Dominik Tatarka, Dominik Tatarka. Le Démon du consentement et autres textes, 2019]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominik Tatarka. Le Démon du consentement et autres textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 979-10-96982-12-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’adaptation à l’adoption : Le Bon Gros Géant de Roald Dahl (1982) et ses avatars français, polonais et tchèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Britta Benert; Rainer Grutman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et littérature de jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-269, 2019, poethik polyglott, 978-3-643-91121-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien de plus triste dans ce monde qu’une revue humoristique polonaise !&amp;quot;. La Mouche (Mucha) et la presse satirique polonaise dans la partition russe (1868-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evanghelia Stead, Hélène Védrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des revues II (1860-1930): Réseaux et circulations des modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-433, 2018, 979-10-231-0556-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise SIMONET-TENANT (dir.), Dictionnaire de l'autobiographie. Écritures de soi de langue française. Paris, Champion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.318-320, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zapis (dla) siebie. Dzienniki a literatura na przykładzie twórczości G. Csátha, L. Klímy i K. Irzykowskiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doświadczenie tekstu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.83-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teksty i glosy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doświadczenia tekstu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.7-15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamięć miejsca na styku literatur i kultur: mit Wojwodiny i jego współczesne reinterpretacje (G. Csáth, O. Tolnai, I. Lovas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Ewa Paczoska; Izabela Poniatowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teksty doświadczenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.19-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le polonais en France après le 13 novembre 2015 : quelques réflexions en marge d'un cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre une langue slave: le polonais, le russe, le tchèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 9782900463031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le polonais en France après le 13 novembre 2015. Quelques réflexions en marge d'un cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Ciesielska-Ribard, Leszek Kolankiewicz, Malgorzata Pieremattei, Paweł Rodak (dir.), Enseigner et apprendre une langue slave : le polonais, le russe, le tchèque, Paris-Varsovie, Centre de civilisation polonaise-Polonicum, 2017, p. 127-151.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinités électives ? F. Chopin de Liszt et les récits de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamila Stępień-Kutera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between National Identity and a Community of Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.2-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte-corps au texte/corps: le journal personnel de Géza Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Viollet; Danielle Constantin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexes, sexualités. Que disent les manuscrits autobiographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.27-37, 2016, 979-10-240-0695-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamięć (nie)pełna: literatura labilnej przynależności i „pęknięcie kolonialne” w badaniach nad francuską prozą postmigracyjną</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brygida HELBIG, Małgorzata ZDUNIAK-WIKTOROWICZ (dir.), Junge Prosa mit (nicht nur) polnischen Wurzeln in Deutschland und Europa / Literatura migracyjna w procesie : młoda proza (nie tylko) polskiego pochodzenia w Niemczech i w Europie, Leipzig, Leipziger Universitätsverlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieszcz, geniusz, człowiek. Chopin polskich modernistów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.69-81, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopełnienie obrazu. Narodowość i egzotyzm, tradycja i nowoczesność w historiografii Chopinowskiej wieku XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.15-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE BON EMPEREUR WILLY ET SON BOUFFON. LE POUVOIR (DE L')ABSURDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanisław Fiszer; Antoine Nivière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rire des tranchées en Europe centrale et orientale pendant la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.49-64, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée testimoniale de l’écriture : Krúdy, Csáth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">András Kányadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Univers de Gyula Krúdy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Syrtes, pp.200-211, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil de l’ironie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Delaperrière (dir.), Norwid, notre contemoprain, Paris, Institut d'Études slaves.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-176, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krytyka nowoczesnego rozumu? Władza absurdu i absurd władzy w Cierpieniach księcia Sternenhocha Ladislava Klímy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Paczoska; Hanna Gosk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literackie „przed” Wielką Wojną i „po” niej w Europie Środkowej i Wschodniej</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elipsa, pp.51-63, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisław Przybyszewski, Szopen a Naród / Stanisław Przybyszewski, Chopin and the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maciej Janicki; Agnieszka Rosales-Rodriguez; Marta Tabakiernik; Zbigniew Skowron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niepokój i poszukiwanie. Polscy i norwescy twórcy czasu przełomów / Anxiety and Exploration. Polish and Norwegian Artists at the Points of Breakthrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narodowy Instytut Fryderyka Chopina, pp.120-122, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la souffrance, il ne reste que des ombres » : Mondes fictifs d’Otokar Březina et Ladislav Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Kaufmann; Rolf Wintermeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.145-157, 2014, 978-2-87854-627-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identita (v) rozvrstvení. Hermeneutika stopy. ve středoevropském prostoru (příklad tří deníků ze začátku 20. století)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin KOLÁŘ, Martin NITSCHE, Tomáš PAVLÍČEK (dir.), Obraz v prostoru. Ústí nad Labem, UJEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figury modernosti? Kategorie modernity v bádání středoevropské literatury po roce 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomáš Kubíček; Jan Wiendl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna a moderny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerzita Palackého, pp.160-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«…un flux de pensée » : du journal personnel à La Chabraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mateusz Chmurski; Kinga Siatkowska-Callebat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karol Irzykowski: La Chabraque Les Rêves de Maria Dunin. Édition bilingue d’extraits choisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cultures d’Europe centrale (Hors-série numéro 5), Institut d'Études slaves, pp.51-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtelna gra&amp;quot; czy &amp;quot;sen ponad przepaścią&amp;quot;. Velký roman a dzienniki L. Klímy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Pieczara; Rozalia Słodczyk; Anna Witkowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strony autobiografizmu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Polonistyki Uniwersytetu Warszawskiego, pp.53-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Nie posiadał tej dyskrecji ciszy”. Karol Irzykowski wobec Stanisława Brzozowskiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urszula Kowalczuk; Andrzej Mencwel; Ewa Paczoska; Paweł Rodak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konstelacje Stanisława Brzozowskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, pp.212-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Światła tkliwość i mistyczna logika”. Symbole Norwida – między obrazem a słowem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiesław RZOŃCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiesław RZOŃCA (dir.), Symbol w dziele Cypriana Norwida, Varsovie, WP UW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwa Wydziału Polonistyki UW, 2011, 9788362100446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">…&amp;quot;not to miss anything&amp;quot;. Some remarks on the Nineteenth-Century Reception of Fryderyk Chopin’s Life and Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Danielewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin. Ikonosfera romantyzmu / Chopin. Iconosphere of Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeum Narodowe w Warszawie, pp.65-79, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œil de l’ironie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwid, notre contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Historique et Littéraire Polonaise (SHLP) ; le Centre de civilisation polonaise et le Département d’études polonaises de l’Université Paris-Sorbonne l’Institut national des langues et civilisations orientales à Paris (INALCO), Dec 2013, Paris, France. pp. 161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la souffrance il ne reste que des ombres. Mondes fictifs d’Otokar Berzina et Ladislas Klima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Figures de la Singularité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rolf Wintermeyer, Nov 2010, Paris, France. pp. 145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La démocratie est-elle de genre masculin ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Couser, Signifying Bodies. Disability in Contemporary Life Writing, Ann Arbor, University of Michigan Press, coll. « Corporeality: Discourses of Disability », 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHMURSKI Mateusz, « Représenter les corps qui comptent : des écrits de soi aux écrits sur le handicap – sur le parcours de Thomas G. Couser », compte rendu de « COUSER Thomas G., Signifying Bodies. Disability in Contemporary Life Writing, Ann Arbor, University of Michigan Press, 2009 » dans « Revue critique », EcriSoi (site Internet), 2022, URL : https://ecrisoi.univ-rouen.fr/babel/representer-les-corps-qui-comptent-des-ecrits-de-soi- aux-ecrits-sur-le-handicap-sur-le.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larmes de Sisyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Helga Mitterbauer & Carrie Smith-Prei, eds. Crossing Central Europe. Continuities and Transformations, 1900 and 2000. Toronto: University of Toronto Press, 2017. Pp. 290. ISBN: 9781442649149.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Chmurski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,643 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1118A2BE"/>
+    <w:nsid w:val="E8BB5814"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="D62FA743"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="5F1F37C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="1113B3C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FD52C53A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,50 +848,62 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -338,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mateusz-chmurski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8012-6089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169345319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-4036-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefres.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cefres.cz/en/mateusz-chmurski-2/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Chmurski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.6407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.3345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2019.9330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvi Sepp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/au.2019.2.13-08" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/pspsl.2015.26.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2084395XWI.15.030.5147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/ahea.2013.113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Paczoska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozborski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-etudes-slaves.fr/products-page/ex-yougoslavie/la-voivodine-une-region-centre-europeenne-et-ses-litteratures/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat Callebat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sadkowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.ibl.waw.pl/nowosci/karol-irzykowski-czlowiek-sporu-postac-sporna?vid=2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Tatarka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard No&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galmiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythia Kolesar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003775" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4509" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/resources/pdfs/978-1-5275-4383-6-sample.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lit-verlag.de/isbn/978-3-643-91121-6/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/histoire-de-limprime-references/leurope-des-revues-ii-1860-1930" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02161238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768466v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05315718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA040178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mateusz-chmurski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8012-6089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169345319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-4036-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cefres.cz/en/mateusz-chmurski-2/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Chmurski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-etudes-slaves.fr/products-page/ex-yougoslavie/la-voivodine-une-region-centre-europeenne-et-ses-litteratures/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat Callebat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sadkowska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.ibl.waw.pl/nowosci/karol-irzykowski-czlowiek-sporu-postac-sporna?vid=2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Tatarka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galmiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythia Kolesar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Paczoska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozborski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05315718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA040178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.6407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2019.9330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.3345" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/au.2019.2.13-08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvi Sepp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/pspsl.2015.26.6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2084395XWI.15.030.5147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/ahea.2013.113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003775" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4509" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/resources/pdfs/978-1-5275-4383-6-sample.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lit-verlag.de/isbn/978-3-643-91121-6/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/histoire-de-limprime-references/leurope-des-revues-ii-1860-1930" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02161238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>