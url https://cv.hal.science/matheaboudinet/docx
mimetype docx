--- v0 (2026-04-03)
+++ v1 (2026-05-09)
@@ -106,347 +106,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une perspective de sciences sociales sur le handicap : Les disability studies</w:t>
+                <w:t xml:space="preserve">Une dispense légitime de recherche d’emploi ? Les personnes handicapées et la norme d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Bouchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 134-135, pp.143-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.134.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443495v1</w:t>
+                <w:t xml:space="preserve">hal-05288156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les violences de genre oublient le handicap Éclairage à partir des expériences des femmes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Bouchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Couraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Violences de genre à l’encontre des groupes minorisés, 46 (1), pp.173-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.046.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une dispense légitime de recherche d’emploi ? Les personnes handicapées et la norme d’emploi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une perspective de sciences sociales sur le handicap : Les disability studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Koushyar-Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 443, pp.54-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288156v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de protection sociale à l’épreuve du travail protégé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (4), pp.31-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -480,51 +480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l’emploi, handicap et genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Revillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -571,51 +571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir d’ESAT ? Les travailleur·ses handicapé·e·s en milieu protégé face à l’insertion en milieu ordinaire de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le handicap face à la formation et au travail : vers une employabilité inclusive ?, 154, pp.137-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -681,90 +681,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie féministe au défi du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Bouchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Koushyar-Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -926,51 +926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de travailleuses handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Revillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
@@ -1051,51 +1051,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1142,64 +1142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability, Gender, or Something Else? Identity-Based Interpretations of Inequalities Over the Life Course in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heather E. Dillaway; Carrie L. Shandra; Alexis A. Bender. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disabilities and the Life Course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Emerald Publishing Limited, pp.49-67, 2023, Research in Social Science and Disability, 9781804552025. </w:t>
@@ -1269,51 +1269,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour le travail protégé ? Enjeux et Répercussions des Réformes Récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La précarité professionnelle des femmes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Revillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,51 +1494,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le genre travaille le handicap : enquête sur l'articulation entre handicap et genre sur le marché de l'emploi en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut d'études politiques de paris - Sciences Po, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024IEPP0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1734,51 +1734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05443495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bouchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Boudinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Koushyar-Soucasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Larrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214942v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Couraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0173" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.134.0143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z8e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03883178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.048.0071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04971061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Duflot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03907052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/portraits-de-travailleuses-handicapees/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7379366" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1479-354720230000014004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05281442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla-Anne Fumonde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fusco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Jalinier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03910154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04619993v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IEPP0006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Boudinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.134.0143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214942v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Couraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05443495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Koushyar-Soucasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z8e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03883178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.048.0071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04971061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Duflot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03907052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/portraits-de-travailleuses-handicapees/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7379366" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1479-354720230000014004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05281442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla-Anne Fumonde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fusco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Jalinier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03910154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04619993v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IEPP0006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>