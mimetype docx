--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -534,425 +534,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry oscillations in strongly interacting one-dimensional mixtures</w:t>
+                <w:t xml:space="preserve">Critical velocity of a two-dimensional superflow past a potential barrier of arbitrary penetrability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Musolino</w:t>
+                <w:t xml:space="preserve">Juliette Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Vignolo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">preprint</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (1), pp.013317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.013317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736395v1</w:t>
+                <w:t xml:space="preserve">hal-04804762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry Oscillations in Strongly Interacting One-Dimensional Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Musolino</w:t>
+                <w:t xml:space="preserve">Symmetry oscillations in strongly interacting one-dimensional mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Musolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Vignolo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Vignolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979689v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical velocity of a two-dimensional superflow past a potential barrier of arbitrary penetrability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hébert</w:t>
+                <w:t xml:space="preserve">Symmetry Oscillations in Strongly Interacting One-Dimensional Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Musolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vignolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (1), pp.013317. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (18), pp.183402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.013317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.183402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804762v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary transport above the critical velocity in a one-dimensional superflow past an obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -993,265 +993,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waiting time fluctuations in quasi-one-dimensional disordered conductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Schulz</w:t>
+                <w:t xml:space="preserve">High-momentum oscillating tails of strongly interacting 1D gases in a box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Aupetit-Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Musolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Vignolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.235427⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.L061301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.L061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979714v1</w:t>
+                <w:t xml:space="preserve">hal-03997393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-momentum oscillating tails of strongly interacting 1D gases in a box</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Musolino</w:t>
+                <w:t xml:space="preserve">Waiting time fluctuations in quasi-one-dimensional disordered conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Vignolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (6), pp.L061301. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (23), pp.235427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.L061301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.235427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997393v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waiting time distributions in quantum spin Hall based heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1350,51 +1350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,680 +1539,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact solution for SU(2)-symmetry-breaking bosonic mixtures at strong interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superfluidity vs. prethermalisation in a nonlinear Floquet system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pignol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+                <w:t xml:space="preserve">Sen Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033312⟩</w:t>
+              <w:t xml:space="preserve">EPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (5), pp.50001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/aca4f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276067v1</w:t>
+                <w:t xml:space="preserve">hal-03892288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluidity vs. prethermalisation in a nonlinear Floquet system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">Exact solution for SU(2)-symmetry-breaking bosonic mixtures at strong interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Aupetit-Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
+                <w:t xml:space="preserve">Charlotte Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140 (5), pp.50001. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.033312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/aca4f0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892288v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of turbulent coherent structures in a superfluid of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eloy</w:t>
+                <w:t xml:space="preserve">Aurélien Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boughdad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.-É. Larré</w:t>
+                <w:t xml:space="preserve">Omar Boughdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mortessagne</w:t>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 134, pp.26001. </w:t>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.26001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/134/26001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538939v1</w:t>
+                <w:t xml:space="preserve">hal-03381845v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of the momentum occupation numbers of the Tonks-Girardeau gas in a harmonic trap</w:t>
+                <w:t xml:space="preserve">Experimental observation of turbulent coherent structures in a superfluid of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Devillard</w:t>
+                <w:t xml:space="preserve">A. Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benzahi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Boughdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-É. Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.053306⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.26001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/26001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537488v1</w:t>
+                <w:t xml:space="preserve">hal-03538939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of turbulent coherent structures in a superfluid of light</w:t>
+                <w:t xml:space="preserve">Statistical properties of the momentum occupation numbers of the Tonks-Girardeau gas in a harmonic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Eloy</w:t>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Boughdad</w:t>
+                <w:t xml:space="preserve">A. Benzahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/26001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.053306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.053306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381845v2</w:t>
+                <w:t xml:space="preserve">hal-03537488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full distribution of the superfluid fraction and extreme value statistics in a one-dimensional disordered Bose gas</w:t>
               </w:r>
@@ -2380,77 +2380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Counting Statistics of the momentum occupation numbers of the Tonks-Girardeau gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2510,51 +2510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling properties of Tan's contact: Embedding pairs and correlation effect in the Tonks-Girardeau limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sant'Ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2640,51 +2640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superfluid motion and drag-force cancellation in a fluid of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boughdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,499 +2751,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluid motion and drag-force cancellation in a fluid of light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tan's contact in a cigar-shaped dilute Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Michel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bellec</w:t>
+                <w:t xml:space="preserve">Jean Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Vignolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04534-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.033611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.033611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806947v2</w:t>
+                <w:t xml:space="preserve">hal-03537702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan's contact in a cigar-shaped dilute Bose gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superfluid motion and drag-force cancellation in a fluid of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boughdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Vignolo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.033611⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04534-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537702v1</w:t>
+                <w:t xml:space="preserve">hal-01806947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly correlated one-dimensional Bose–Fermi quantum mixtures: symmetry and correlations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Jünemann</w:t>
+                <w:t xml:space="preserve">Fingerprints of Majorana fermions in current-correlation measurements from a superconducting tunnel microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa94ef⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (11), pp.115413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.115413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725280v1</w:t>
+                <w:t xml:space="preserve">hal-01645365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprints of Majorana fermions in current-correlation measurements from a superconducting tunnel microscope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Chevallier</w:t>
+                <w:t xml:space="preserve">Strongly correlated one-dimensional Bose–Fermi quantum mixtures: symmetry and correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Jünemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (11), pp.115413. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.115413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa94ef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645365v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waiting times of entangled electrons in normal-superconducting junctions</w:t>
               </w:r>
@@ -3255,51 +3255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 76, pp.209-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3333,51 +3333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact density profiles and symmetry classification for strongly interacting multi-component Fermi gases in tight waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacome Armagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (2), pp.27005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3571,90 +3571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-momentum tails as magnetic structure probes for strongly-correlated SU(κ) fermionic mixtures in one-dimensional traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Jünemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3699,339 +3699,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum magnetic RC circuit</w:t>
+                <w:t xml:space="preserve">Distributions of electron waiting times in quantum-coherent conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin A van Hoogdalem</w:t>
+                <w:t xml:space="preserve">Géraldine Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Loss</w:t>
+                <w:t xml:space="preserve">Christian Flindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.037201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.205429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518917v1</w:t>
+                <w:t xml:space="preserve">hal-01518897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waiting time distribution for trains of quantized electron pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantum magnetic RC circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin A van Hoogdalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Devillard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035431⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (3), pp.037201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.037201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093582v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions of electron waiting times in quantum-coherent conductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waiting time distribution for trains of quantized electron pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Flindt</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, </w:t>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.205429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518897v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Heat Fluctuations of Single-Particle Sources</w:t>
               </w:r>
@@ -4262,269 +4262,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Waiting Times in Mesoscopic Conductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current noise spectrum of a single-particle emitter: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Haack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Flindt</w:t>
+                <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Buttiker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Glattli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.165438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725291v1</w:t>
+                <w:t xml:space="preserve">hal-00690814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current noise spectrum of a single-particle emitter: Theory and experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+                <w:t xml:space="preserve">Electron Waiting Times in Mesoscopic Conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+                <w:t xml:space="preserve">Geraldine Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Flindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Glattli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Buttiker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.186806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690814v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Hawking radiation in Bose-Einstein condensates</w:t>
               </w:r>
@@ -4640,64 +4640,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributions of Waiting Times of Dynamic Single-Electron Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Flindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Buttiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4725,421 +4725,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of the quantum capacitor as a single-electron source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Markus Buttiker</w:t>
+                <w:t xml:space="preserve">Breakdown of the superfluidity of a matter wave in a random environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pavloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (1), pp.011602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.011602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725298v1</w:t>
+                <w:t xml:space="preserve">hal-01725301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization by bichromatic potentials versus Anderson localization</w:t>
+                <w:t xml:space="preserve">Accuracy of the quantum capacitor as a single-electron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricio Leboeuf</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Flindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Buttiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.013614⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450029v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of the superfluidity of a matter wave in a random environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Pavloff</w:t>
+                <w:t xml:space="preserve">Localization by bichromatic potentials versus Anderson localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leboeuf</w:t>
+                <w:t xml:space="preserve">Patricio Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82 (1), pp.011602. </w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.013614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.011602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.013614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725301v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of a weakly interacting one dimensional Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pavloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (3), pp.033615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5167,252 +5167,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipole Oscillations of a Bose-Einstein Condensate in Presence of Defects and Disorder</w:t>
+                <w:t xml:space="preserve">Dipole Oscillations of a Bose-Einstein Condensate in the Presence of Defects and Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pavloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 100, pp.250405</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 100 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.250405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349042v1</w:t>
+                <w:t xml:space="preserve">hal-01725307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipole Oscillations of a Bose-Einstein Condensate in the Presence of Defects and Disorder</w:t>
+                <w:t xml:space="preserve">Dipole Oscillations of a Bose-Einstein Condensate in Presence of Defects and Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pavloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 100 (25), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 100, pp.250405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.250405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01725307v1</w:t>
+                <w:t xml:space="preserve">hal-00349042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5424,247 +5424,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical velocity for superfluidity in reduced dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations and symmetries of 1D spin mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Aupetit-Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Huynh</w:t>
+                <w:t xml:space="preserve">Silvia Musolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031012v1</w:t>
+                <w:t xml:space="preserve">hal-04031086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations and symmetries of 1D spin mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical velocity for superfluidity in reduced dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Musolino</w:t>
+                <w:t xml:space="preserve">Juliette Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031086v1</w:t>
+                <w:t xml:space="preserve">hal-04031012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5783,90 +5783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional superflow past an obstacle of arbitrary penetrability: Exact results for the critical velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6156,51 +6156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979697v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Aupetit-Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pecci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Volosniev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.8.1.022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musolino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aupetit-Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dyxq-qkmd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Musolino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.183402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huynh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.013317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acf15a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schulz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.235427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L061301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.245406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huynh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033312" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Mu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mac&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Gong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/aca4f0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boughdad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortessagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/26001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.053306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381845v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eloy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boughdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.023605" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.063604" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sant'Ana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04534-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806947v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.033611" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J&#252;nemann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rizzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa94ef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115413" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2015.10.033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Armagnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/5/055011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.053614" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A van Hoogdalem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.037201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035431" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Haack" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Flindt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205429" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battista" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskalets" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuelsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.126602" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jezouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parmentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anthore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gennser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2810" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Haack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Buttiker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186806" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glattli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Zapata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parentani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sols" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/063048" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.086805" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041407" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Leboeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.013614" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavloff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leboeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.011602" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlagheck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.033615" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.250405" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508419v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979697v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Aupetit-Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pecci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Volosniev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.8.1.022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musolino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aupetit-Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dyxq-qkmd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huynh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;bert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.013317" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Musolino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.183402" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acf15a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L061301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schulz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.235427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.245406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huynh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Mu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mac&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Gong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/aca4f0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pignol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033312" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381845v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boughdad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/26001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eloy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boughdad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortessagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.053306" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.023605" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.063604" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sant'Ana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04534-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.033611" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806947v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J&#252;nemann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rizzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa94ef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2015.10.033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Armagnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/5/055011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.053614" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Haack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Flindt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205429" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A van Hoogdalem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.037201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035431" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battista" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskalets" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuelsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.126602" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jezouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parmentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anthore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gennser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2810" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glattli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Haack" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Buttiker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186806" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Zapata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parentani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sols" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/063048" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.086805" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavloff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leboeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.011602" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041407" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Leboeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.013614" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlagheck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.033615" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.250405" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508419v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>