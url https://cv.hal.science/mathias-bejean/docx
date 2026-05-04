--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1369,213 +1369,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing Creation: When the Pragmatic Credo Masks the Orders of Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender les transformations organisationnelles de la santé numérique à partir des perceptions des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy of management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.40-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547025v1</w:t>
+                <w:t xml:space="preserve">hal-01636953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les transformations organisationnelles de la santé numérique à partir des perceptions des acteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facing Creation: When the Pragmatic Credo Masks the Orders of Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Habib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophy of management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40926-017-0062-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636953v1</w:t>
+                <w:t xml:space="preserve">hal-01547025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organising for radical innovation: The benefits of the interplay between cognitive and organisational processes in KCP workshops</w:t>
               </w:r>
@@ -1659,239 +1659,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatisation incrémentale ou de rupture ? Le cas du dossier patient hospitalier</w:t>
+                <w:t xml:space="preserve">Informatisation incrémentale ou de rupture ? Le cas du dossier patient hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisdon Jean Claude</w:t>
+                <w:t xml:space="preserve">Claude Sicotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Vol. 33 (7), pp.445-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.157.0445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486140v1</w:t>
+                <w:t xml:space="preserve">hal-03626624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatisation incrémentale ou de rupture ? Le cas du dossier patient hospitalier</w:t>
+                <w:t xml:space="preserve">Informatisation incrémentale ou de rupture ? Le cas du dossier patient hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Sicotte</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisdon Jean Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Vol. 33 (7), pp.445-467. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626624v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-MES: Conceptualizing the Working Designers</w:t>
               </w:r>
@@ -3054,51 +3054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From psychoanalytic epistemology of Georges Devreux to its methodological translation to management sciences and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3717,191 +3717,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The odyssey of &amp;quot;alternative firms&amp;quot;: new organizational propositions from a case-study</w:t>
+                <w:t xml:space="preserve">The odyssey of alternative firms 'Redux': a Barnardian view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management</w:t>
+              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708237v1</w:t>
+                <w:t xml:space="preserve">hal-01133985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The odyssey of alternative firms 'Redux': a Barnardian view</w:t>
+                <w:t xml:space="preserve">The odyssey of &amp;quot;alternative firms&amp;quot;: new organizational propositions from a case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133985v1</w:t>
+                <w:t xml:space="preserve">hal-00708237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing new “worlds of desire”: the case of the luxury industry</w:t>
               </w:r>
@@ -4448,51 +4448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6468,64 +6468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit guide d’exploration au pays de la santé numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6712,51 +6712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05014162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Saleh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.042.4.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Ehresmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vanbremeersch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5020034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/grm.3329" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Breda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/grm.2251" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.064.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.172.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-017-0062-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisdon Jean Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2325-162X/CGP/v09i04/38639" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-01-2013-0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Meisiek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03667275v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03648395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03709784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Panjeta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Giacomoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Meisiek," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bejean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duverger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Aegerter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Steiger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hirt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03621453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Ehresmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Tuomi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riel Miller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132997v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1573" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Leterrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cesano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zanotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Rolland-Blin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626641v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.066.0267" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05014162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Saleh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.042.4.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Ehresmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vanbremeersch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5020034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/grm.3329" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Breda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/grm.2251" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.064.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.172.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-017-0062-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0445" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisdon Jean Claude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2325-162X/CGP/v09i04/38639" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-01-2013-0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Meisiek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03667275v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04257351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03648395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03709784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Panjeta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Giacomoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Meisiek," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bejean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duverger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Aegerter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Steiger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hirt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03621453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Ehresmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Tuomi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riel Miller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132997v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1573" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Leterrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cesano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zanotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Rolland-Blin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626641v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.066.0267" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>