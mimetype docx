--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -246,51 +246,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AcQUA 2026: Des Paysages en AcQUA-relle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CAA-FR, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">, CAA France, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -357,221 +357,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolé mais pas esseulé: Pratiques individuelles et communautés de pratiquants de L’archéologie computationnelle (apprentissage automatisé)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humans are you there? Comparative approach of two distinguishable methods for human installation detection: automatic structure detection and archaeological predictive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy D. Orellana Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan S. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Tennie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA-FR «Construire des liens» ACQUA: Approches Computationnelles et Quantitatives en Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA-FR, Jan 2025, Nanterre (Université Paris Nanterre), France</w:t>
+              <w:t xml:space="preserve">CAA52nd Digital Horizons: Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA); University of West Attica, May 2025, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927059v1</w:t>
+                <w:t xml:space="preserve">hal-05068065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans are you there? Comparative approach of two distinguishable methods for human installation detection: automatic structure detection and archaeological predictive models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolé mais pas esseulé: Pratiques individuelles et communautés de pratiquants de L’archéologie computationnelle (apprentissage automatisé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA52nd Digital Horizons: Embracing heritage in an evolving world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA); University of West Attica, May 2025, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">CAA-FR «Construire des liens» ACQUA: Approches Computationnelles et Quantitatives en Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA-FR, Jan 2025, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068065v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil influence on settlement patterns in Northern Kurdistan region (Iraq): Impact of soil quality indexes and other environmental covariates on archaeological predictive models in a semi-arid environment</w:t>
               </w:r>
@@ -1309,198 +1309,619 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA 2021 ) Widening Horizons, Session 496: A World of Clay I: Widening Analytical Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Archaeological Association, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine Learning Applications in Archaeological Practices: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Didier Orellana Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Scott Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhollah Taghizadeh-Mehrjardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Tennie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.282-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jcaa.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital soil mapping predicted on mid-infrared (MIR) spectroscopy measurements in North-Western Kurdistan region, Iraq (netCDF and GeoTIFF files)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Glissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Rentschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Sconzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pfälzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PANGAEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1594/PANGAEA.973764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the Neolithic architecture of the Southern Caucasus: A micromorphological case-study from Mentesh Tepe (middle Kura Valley, Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.103971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning applications in archaeological pratices: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy D. Orellana Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy D. Orellana Figueroa</w:t>
+                <w:t xml:space="preserve">Jonathan S. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhollah Taghizadeh-Mehrjardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan S. Reeves</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudio Tennie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1510,968 +1931,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel d’opération Fouille Programmée 2023 : Site des Moulineaux D’occupation religieuse au Moyen-Âge à la transformation en bâtiment civil à la période Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Jeanpierre-Berraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Île-de-France. 2024, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport pluriannuel d’opération 2022 Fouilles Programmées 2019 - 2021 : Site des Moulineaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Jeanpierre Berraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drac Île-de-France. 2023, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel d’opération Fouille Programmée 2021 : Site des Moulineaux D’occupation religieuse au Moyen-Âge à la transformation en bâtiment civil à la période Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Jeanpierre Berraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Île-de-France. 2022, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel d’opération Fouille Programmée 2020 : Site des Moulineaux D’occupation religieuse au Moyen-Âge à la transformation en bâtiment civil à la période Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Jeanpierre Berraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Île-de-France. 2021, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de sondage, Poigny-la-Foret 2019 : Prieuré des Moulineaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Jeanpierre Berraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manière Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Île-de-France. 2020, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547775v1</w:t>
-              </w:r>
-[...285 lines deleted...]
-                <w:t xml:space="preserve">hal-04051525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fail and try again: Return on topic modelling apply to archaeological scientific literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2500,73 +2634,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA51st Across the Horizon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Auckland, New Zealand. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial soil information as a proxy for archaeological predictive modelling in arid regions: the Selevani plain example (Kurdistan, Iraq).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2625,73 +2759,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 50 Years of Synergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Amste, Netherlands. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does matter? Machine Learning models to define archaeological patterns of site occupations and resource use in Kurdistan (Iraq) through a diachronic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2700,115 +2834,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Glissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Rentschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sconzo Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Pfläzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEQ - CNF INQUA international conference 14 - 18 Mars 2022 : « Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2876,51 +3010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B72077BD"/>
+    <w:nsid w:val="1FBBBBF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3107,51 +3241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-bellat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0319-1562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505553v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hatton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy D. Orellana Figueroa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Reeves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tennie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glissmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sconzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pf&#228;lzner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scholten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Litzenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rebentisch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Tagizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rentschler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Taghizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Courn&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jeanpierre-Berraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Foy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gatt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jeanpierre Berraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Waszak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devred" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani&#232;re Aur&#233;lie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.973764" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103971" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sconzo Paola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pfl&#228;zner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-bellat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0319-1562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505553v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hatton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy D. Orellana Figueroa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Reeves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tennie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glissmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sconzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pf&#228;lzner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scholten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Litzenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rebentisch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Tagizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rentschler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Didier Orellana Figueroa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Scott Reeves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Taghizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.973764" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103971" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Courn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jeanpierre-Berraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Foy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gatt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jeanpierre Berraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Waszak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devred" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani&#232;re Aur&#233;lie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sconzo Paola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pfl&#228;zner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>