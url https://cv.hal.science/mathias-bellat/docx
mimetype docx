--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -185,725 +185,721 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tout n’est pas carré ! Exemple de tessellation de raster sur R et de validation de la transformation.</w:t>
+                <w:t xml:space="preserve">Mortuary landscape during protohistory in the Arabian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pébay-Peyroula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AcQUA 2026: Des Paysages en AcQUA-relle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA France, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">CAA53rd It’s all about people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session 15: MuVAMoLa Part Two: Multivarite Approaches to Mortuary Landscapes; CAA international, Mar 2026, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505553v1</w:t>
+                <w:t xml:space="preserve">hal-05584331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleosol models with machine learning approach: study in Iraqi Kurdistan and soils influence on settlement patterns from 2500 to 330 B.C.</w:t>
+                <w:t xml:space="preserve">Tout n’est pas carré ! Exemple de tessellation de raster sur R et de validation de la transformation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling the Past to Anticipate the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Pantheon-Sorbonne; Archal, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">AcQUA 2026: Des Paysages en AcQUA-relle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA France, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479463v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans are you there? Comparative approach of two distinguishable methods for human installation detection: automatic structure detection and archaeological predictive models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleosol models with machine learning approach: study in Iraqi Kurdistan and soils influence on settlement patterns from 2500 to 330 B.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA52nd Digital Horizons: Embracing heritage in an evolving world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA); University of West Attica, May 2025, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">Modeling the Past to Anticipate the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Pantheon-Sorbonne; Archal, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068065v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolé mais pas esseulé: Pratiques individuelles et communautés de pratiquants de L’archéologie computationnelle (apprentissage automatisé)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humans are you there? Comparative approach of two distinguishable methods for human installation detection: automatic structure detection and archaeological predictive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy D. Orellana Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan S. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Tennie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA-FR «Construire des liens» ACQUA: Approches Computationnelles et Quantitatives en Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA-FR, Jan 2025, Nanterre (Université Paris Nanterre), France</w:t>
+              <w:t xml:space="preserve">CAA52nd Digital Horizons: Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA); University of West Attica, May 2025, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927059v1</w:t>
+                <w:t xml:space="preserve">hal-05068065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil influence on settlement patterns in Northern Kurdistan region (Iraq): Impact of soil quality indexes and other environmental covariates on archaeological predictive models in a semi-arid environment</w:t>
+                <w:t xml:space="preserve">Isolé mais pas esseulé: Pratiques individuelles et communautés de pratiquants de L’archéologie computationnelle (apprentissage automatisé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA52nd Digital Horizons: Embracing heritage in an evolving world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA); University of West Attica, May 2025, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">CAA-FR «Construire des liens» ACQUA: Approches Computationnelles et Quantitatives en Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA-FR, Jan 2025, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068051v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated features detection in archaeology: Standardisation in the area of big data</w:t>
+                <w:t xml:space="preserve">Soil influence on settlement patterns in Northern Kurdistan region (Iraq): Impact of soil quality indexes and other environmental covariates on archaeological predictive models in a semi-arid environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Scholten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edward Leland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Glissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Sconzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pfälzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA51st Across the Horizon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA); University of Auckland, Apr 2024, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">CAA52nd Digital Horizons: Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA); University of West Attica, May 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612232v1</w:t>
+                <w:t xml:space="preserve">hal-05068051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the development and expansion of resource uses and access through time with the ResourceCultures concept applied in three study-cases</w:t>
+                <w:t xml:space="preserve">Automated features detection in archaeology: Standardisation in the area of big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas J Conard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Scholten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA; Belfast Queen's University, Aug 2023, Belfast (Queen's University), United Kingdom</w:t>
+              <w:t xml:space="preserve">CAA51st Across the Horizon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA); University of Auckland, Apr 2024, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611499v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisées sur l’occupation d’un bâtiment néolithique dans le sud Caucase : observations de terrains et étude micromorphologique à Mentesh Tepe (Azerbaïdjan)</w:t>
               </w:r>
@@ -978,302 +974,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can soil information add value for the archaeological predictive model?</w:t>
+                <w:t xml:space="preserve">Understanding the development and expansion of resource uses and access through time with the ResourceCultures concept applied in three study-cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruhollah Tagizadeh-Mehrjardi</w:t>
+                <w:t xml:space="preserve">Ria Litzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Rentschler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Sconzo</w:t>
+                <w:t xml:space="preserve">Annika Rebentisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Floss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on the Archaeology of the Ancient Near East, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAANE; University of Copenhagen, May 2023, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">EAA General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA; Belfast Queen's University, Aug 2023, Belfast (Queen's University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608644v1</w:t>
+                <w:t xml:space="preserve">hal-04611499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling archaeological settlement, landscape, and resource use patterns with machine learning in Kurdistan (Iraq)</w:t>
+                <w:t xml:space="preserve">Can soil information add value for the archaeological predictive model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Glissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhollah Tagizadeh-Mehrjardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Rentschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Sconzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Congress on the Archaeology of the Ancient Near East, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAANE; University of Copenhagen, May 2023, Copenaghen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04596780v1</w:t>
+                <w:t xml:space="preserve">hal-04608644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling archaeological settlement, landscape, and resource use patterns with machine learning in Kurdistan (Iraq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Glissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Rentschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Sconzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Goesciences Union, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matter of scale! Field observations and micromorphological analyses on earthen materials at Mentesh Tepe (Middle Kura Valley, Azerbaijan) in the Neolithic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1302,1647 +1423,1668 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA 2021 ) Widening Horizons, Session 496: A World of Clay I: Widening Analytical Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Archaeological Association, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Applications in Archaeological Practices: A Review</w:t>
+                <w:t xml:space="preserve">Digital soil mapping predicted on mid-infrared (MIR) spectroscopy measurements in North-Western Kurdistan region, Iraq (netCDF and GeoTIFF files) V.3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudio Tennie</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mjahid Zebari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Glissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Rentschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Sconzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...49 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.31320958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...114 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885864v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04051525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning applications in archaeological pratices: a review</w:t>
+                <w:t xml:space="preserve">Machine Learning Applications in Archaeological Practices: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Didier Orellana Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Scott Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruhollah Taghizadeh-Mehrjardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Tennie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04885931v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.282-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jcaa.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the Neolithic architecture of the Southern Caucasus: A micromorphological case-study from Mentesh Tepe (middle Kura Valley, Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.103971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel d’opération Fouille Programmée 2023 : Site des Moulineaux D’occupation religieuse au Moyen-Âge à la transformation en bâtiment civil à la période Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Jeanpierre-Berraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Gatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Île-de-France. 2024, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport pluriannuel d’opération 2022 Fouilles Programmées 2019 - 2021 : Site des Moulineaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Jeanpierre Berraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Jeanpierre Berraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drac Île-de-France. 2023, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel d’opération Fouille Programmée 2021 : Site des Moulineaux D’occupation religieuse au Moyen-Âge à la transformation en bâtiment civil à la période Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Jeanpierre Berraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Île-de-France. 2022, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel d’opération Fouille Programmée 2020 : Site des Moulineaux D’occupation religieuse au Moyen-Âge à la transformation en bâtiment civil à la période Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Jeanpierre Berraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Île-de-France. 2021, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de sondage, Poigny-la-Foret 2019 : Prieuré des Moulineaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Courné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Jeanpierre Berraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manière Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Île-de-France. 2020, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Machine learning applications in archaeological pratices: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy D. Orellana Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan S. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhollah Taghizadeh-Mehrjardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Tennie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fail and try again: Return on topic modelling apply to archaeological scientific literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruhollah Tagizadeh-Mehrjardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scholten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA51st Across the Horizon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Auckland, New Zealand. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial soil information as a proxy for archaeological predictive modelling in arid regions: the Selevani plain example (Kurdistan, Iraq).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Glissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruhollah Tagizadeh-Mehrjardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Rentschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Sconzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 50 Years of Synergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Amste, Netherlands. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does matter? Machine Learning models to define archaeological patterns of site occupations and resource use in Kurdistan (Iraq) through a diachronic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Glissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Rentschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sconzo Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Pfläzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEQ - CNF INQUA international conference 14 - 18 Mars 2022 : « Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3010,51 +3152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FBBBBF5"/>
+    <w:nsid w:val="06FFA2B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3241,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-bellat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0319-1562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505553v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hatton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy D. Orellana Figueroa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Reeves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tennie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glissmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sconzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pf&#228;lzner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scholten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Litzenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rebentisch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Tagizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rentschler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Didier Orellana Figueroa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Scott Reeves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Taghizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.973764" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103971" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Courn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jeanpierre-Berraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Foy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gatt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jeanpierre Berraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Waszak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devred" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani&#232;re Aur&#233;lie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sconzo Paola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pfl&#228;zner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-bellat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0319-1562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;bay-Peyroula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hatton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy D. Orellana Figueroa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Reeves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tennie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glissmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sconzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pf&#228;lzner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scholten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Litzenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rebentisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Tagizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rentschler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjahid Zebari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.31320958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Didier Orellana Figueroa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Scott Reeves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhollah Taghizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103971" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Courn&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jeanpierre-Berraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Foy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jeanpierre Berraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Waszak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devred" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani&#232;re Aur&#233;lie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sconzo Paola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pfl&#228;zner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>