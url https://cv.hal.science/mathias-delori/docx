--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -2806,191 +2806,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02303608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique : Sur quelques effets des politiques de mémoire</w:t>
+                <w:t xml:space="preserve">Lecture critique : À propos de Richard Ned Lebow, National Identities and International Relations, Cambridge, Cambridge University Press, 2016, 270 p., bibliogr., index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (4), pp.720-724. </w:t>
+              <w:t xml:space="preserve">, 2018, 68 (2), pp.369-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.684.0717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0369f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02457415v1</w:t>
+                <w:t xml:space="preserve">halshs-02456313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique : À propos de Richard Ned Lebow, National Identities and International Relations, Cambridge, Cambridge University Press, 2016, 270 p., bibliogr., index</w:t>
+                <w:t xml:space="preserve">Lecture critique : Sur quelques effets des politiques de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (2), pp.369-393. </w:t>
+              <w:t xml:space="preserve">, 2018, 68 (4), pp.720-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0369f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.684.0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02456313v1</w:t>
+                <w:t xml:space="preserve">halshs-02457415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brüssel bombardieren! Einige Widersprüche im Krieg gegen den Terrorismus</w:t>
               </w:r>
@@ -3920,178 +3920,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Politics of Europeanization. Lecture critique</w:t>
+                <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage : FEATHERSTONE Kevin, RADAELLI Claudio M., The Politics of Europeanization, Oxford, New York, Oxford University Press, 2003, 351 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 14, pp.207-213</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 14, pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.014.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00169443v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage : FEATHERSTONE Kevin, RADAELLI Claudio M., The Politics of Europeanization, Oxford, New York, Oxford University Press, 2003, 351 p.</w:t>
+                <w:t xml:space="preserve">halshs-00291476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Europeanization. Lecture critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 14, pp.207-213. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 14, pp.207-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.014.0203⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-00291476v1</w:t>
+                <w:t xml:space="preserve">halshs-00169443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Office franco-allemand pour la jeunesse. Une contribution à la réflexion sur le poids des idées en politique</w:t>
               </w:r>
@@ -4583,51 +4583,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Mathias Delori &amp; Christian Olsson (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The French War on Terror. A Relational Approach to (Counter-)Terrorism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-32, 2025, </w:t>
+              <w:t xml:space="preserve">, pp.13-32, 2025, 9781032765211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003478850-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5211,220 +5211,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Plea for a Discursive Approach to Emotions: The Example of the French Airmen's Relation to Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maéva Clément; Eric Sangar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Researching Emotions in International Relations : Methodological Perspectives on the Emotional Turn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.123-159, 2018, Palgrave studies international relations, 978-3-319-65574-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65575-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01637067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Controverse conflits armés et terrorisme : quelle place pour les militaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bardiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres et conflits armés au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-262, 2018, L'Enjeu mondial, 978-2-7246-2305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024382v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">halshs-01637067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amity Symbolism as a Resource for Conflict Resolution. The Case of Franco-German Relations</w:t>
               </w:r>
@@ -7051,441 +7051,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02529612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire la guerre au nom de l’humanité. L’appropriation, par les militaires occidentaux, de l’argument de la guerre humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Argumenter en guerre de l'antiquité à nos jours », IRIS, Université de Lille 3, Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIS, Université de Lille 3, Apr 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La république contre l’Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’actualité du laboratoire Les Afriques dans le Monde « République et Islam. L’Islam Républicain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde, Mar 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02380031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying International Politics as a Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Pan-European Conference on International Relations “The Worlds of Violence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EISA (European International Studies Association), Sep 2015, Giardini Naxos, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Live and Letting Die. The Biopolitical Logic of Western Humanitarian Wars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Pan-European Conference on International Relations “The Worlds of Violence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EISA (European International Studies Association), Sep 2015, Giardini Naxos, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les perceptions internationales de la nouvelle politique allemande de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence « Nouvelle responsabilité de la politique étrangère et de sécurité allemande dans un monde en mutation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La chaire « Défense et Aérospatial » de Sciences Po Bordeaux, Mar 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02380217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Image of the Other as a Mirror Image of the Self. The Representation of Islamic Terrorists in the French Air Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Consortium for Political Research General Conference, Panel "The Representations of the Enemy in the Current Western Wars"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, Aug 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254479v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-02529363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en sens de la violence armée contemporaine. Entre rationalité techniciste et ethos historique du corps à corps</w:t>
               </w:r>
@@ -8562,51 +8562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04978591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1488908" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22156" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04918912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-French-War-on-Terror-A-Relational-Approach-to-Counter-Terrorism/Delori-Olsson/p/book/9781032765211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6600-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Gilzmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Umlauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23100" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vron Ware" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wasinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141s5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05043583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141s3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04928873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mc Cluskey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Johnston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.126.0080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.199.0101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23337486.2017.1401827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23337486.2019.1652460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.684.0717" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0369f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035174ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23269995.2014.935102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dixon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sangar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/194032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p5v" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Magni-Berton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478850-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04871863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003478850-2/fighting-fire-fire-didier-bigo-laurent-bonnefoy-mathias-delori-christian-olsson-anastassia-tsoukala-christophe-wasinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478850-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003147251-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.athenaeditions.net/pages/nouveautes/relations-internationales-4e-editions.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0553" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bardi&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100067740" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65575-8_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-3BJTQV9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624631-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0375" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2014.01.0359" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04410633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04980440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05082472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05079952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529321v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529363v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04978591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1488908" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22156" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04918912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-French-War-on-Terror-A-Relational-Approach-to-Counter-Terrorism/Delori-Olsson/p/book/9781032765211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6600-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Gilzmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Umlauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23100" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vron Ware" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wasinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141s5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05043583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141s3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04928873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mc Cluskey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Johnston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.126.0080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.199.0101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23337486.2017.1401827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23337486.2019.1652460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0369f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.684.0717" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035174ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23269995.2014.935102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0203" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dixon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sangar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/194032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p5v" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Magni-Berton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478850-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04871863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003478850-2/fighting-fire-fire-didier-bigo-laurent-bonnefoy-mathias-delori-christian-olsson-anastassia-tsoukala-christophe-wasinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478850-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003147251-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.athenaeditions.net/pages/nouveautes/relations-internationales-4e-editions.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0553" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65575-8_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-3BJTQV9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bardi&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100067740" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624631-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0375" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2014.01.0359" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04410633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04980440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05082472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05079952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>