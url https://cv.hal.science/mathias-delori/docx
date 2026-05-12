--- v1 (2026-04-15)
+++ v2 (2026-05-12)
@@ -2806,191 +2806,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02303608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique : À propos de Richard Ned Lebow, National Identities and International Relations, Cambridge, Cambridge University Press, 2016, 270 p., bibliogr., index</w:t>
+                <w:t xml:space="preserve">Lecture critique : Sur quelques effets des politiques de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (2), pp.369-393. </w:t>
+              <w:t xml:space="preserve">, 2018, 68 (4), pp.720-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0369f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.684.0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02456313v1</w:t>
+                <w:t xml:space="preserve">halshs-02457415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique : Sur quelques effets des politiques de mémoire</w:t>
+                <w:t xml:space="preserve">Lecture critique : À propos de Richard Ned Lebow, National Identities and International Relations, Cambridge, Cambridge University Press, 2016, 270 p., bibliogr., index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (4), pp.720-724. </w:t>
+              <w:t xml:space="preserve">, 2018, 68 (2), pp.369-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.684.0717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0369f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02457415v1</w:t>
+                <w:t xml:space="preserve">halshs-02456313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brüssel bombardieren! Einige Widersprüche im Krieg gegen den Terrorismus</w:t>
               </w:r>
@@ -3199,899 +3199,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecture critique de &amp;quot;Le sacrifice politique de soi. A propos de Karin Marie Fierke, Political Self Sacrifice. Agency, Body and Emotion in International Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (2), pp.303-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Was ist aus den &amp;quot;Rittern der Lüfte&amp;quot; geworden? Asymmetrische Kriege und das Ethos des Militärs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berliner Debatte Initial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (2), pp.90-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lecture critique de &amp;quot;Le sacrifice politique de soi. A propos de Karin Marie Fierke, Political Self Sacrifice. Agency, Body and Emotion in International Relations</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killing without hatred: the politics of (non)-recognition in contemporary Western wars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Discourse: An Interdisciplinary Journal of Current Affairs and Applied Contemporary Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Recognition, Conflict and the Problem of Ethical Community, 4 (4), pp.516-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23269995.2014.935102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01116179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Office franco-allemand pour la jeunesse: une politique d'éducation tournée vers l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 204, pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.204.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union franco-allemande par la jeunesse : enquête sur la signification d'un mythe politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 152, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00786058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco-German Bureau for Youth: Politics of Education Turned Towards the Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Ukraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.89-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Office franco-allemand pour la jeunesse : de la réconciliation à l'interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Französisch Heute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (4), pp.171-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids de la mémoire sur la politique étrangère. Une exploration des imaginaires historiques des experts des politiques de défense et de sécurité de la France, du Royaume-Uni et de l'Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.034.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de la coopération franco-allemande au début des années 1960. L'apport de l'analyse des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 64 (2), pp.303-307</w:t>
+              <w:t xml:space="preserve">, 2007, 3, pp.409-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Killing without hatred: the politics of (non)-recognition in contemporary Western wars</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00169441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La symbolique franco-allemande en panne d'idées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Discourse: An Interdisciplinary Journal of Current Affairs and Applied Contemporary Thought</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100, pp.11-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...314 lines deleted...]
-                <w:t xml:space="preserve">Le poids de la mémoire sur la politique étrangère. Une exploration des imaginaires historiques des experts des politiques de défense et de sécurité de la France, du Royaume-Uni et de l'Allemagne</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00169439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Europeanization. Lecture critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34, pp.231-241. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 14, pp.207-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00169443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage : FEATHERSTONE Kevin, RADAELLI Claudio M., The Politics of Europeanization, Oxford, New York, Oxford University Press, 2003, 351 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14, pp.207-213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.014.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.014.0203⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00291476v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00169443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Office franco-allemand pour la jeunesse. Une contribution à la réflexion sur le poids des idées en politique</w:t>
               </w:r>
@@ -5211,220 +5211,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controverse conflits armés et terrorisme : quelle place pour les militaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres et conflits armés au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-262, 2018, L'Enjeu mondial, 978-2-7246-2305-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Plea for a Discursive Approach to Emotions: The Example of the French Airmen's Relation to Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maéva Clément; Eric Sangar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Researching Emotions in International Relations : Methodological Perspectives on the Emotional Turn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.123-159, 2018, Palgrave studies international relations, 978-3-319-65574-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65575-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01637067v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-02024382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amity Symbolism as a Resource for Conflict Resolution. The Case of Franco-German Relations</w:t>
               </w:r>
@@ -6346,254 +6346,316 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02524705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bombarder les civils pour les démoraliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Studying Counter-Terrorism through a Comprehensive IR Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrorism, counter-terrorism, and mimetic rivalry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrorisme, contre-terrorisme et rivalité mimétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6603,189 +6665,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Memory of the Colonial Wars in the French and British Military Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Pan-European Conference on International Relations “A new hope: Back to the future of international relations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EISA (European International Studies Association), Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02529655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la terreur guerrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Chaire Gilles Deleuze avec Patrick Boucheron « Les émotions, la ville et le politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Émile Durkheim; GREThA, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02382959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional attitudes and colonial heritages in the french armies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6801,1513 +6863,1513 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference - From Colonial War to the War on Terror? Global Perspectives on Government Struggles against Distant “Monsters” in the 20th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre March Bloch, Dec 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02364671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la définition de l’ennemi dans la lutte contre le jihadisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe de recherche Renseignement, Espionnage, Surveillance et Obéissance (RESO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02382633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du « terroriste islamiste » dans les forces armées occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Programme de recherche transversal : Sociologie des pratiques diplomatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02382574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How soldiers make sense of the act of killing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Pan-European Conference on International Relations “The Worlds of Violence”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EISA (European International Studies Association), Sep 2015, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02529612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perceptions internationales de la nouvelle politique allemande de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Nouvelle responsabilité de la politique étrangère et de sécurité allemande dans un monde en mutation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La chaire « Défense et Aérospatial » de Sciences Po Bordeaux, Mar 2015, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02380217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Image of the Other as a Mirror Image of the Self. The Representation of Islamic Terrorists in the French Air Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Consortium for Political Research General Conference, Panel "The Representations of the Enemy in the Current Western Wars"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Aug 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01254479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying International Politics as a Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Pan-European Conference on International Relations “The Worlds of Violence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EISA (European International Studies Association), Sep 2015, Giardini Naxos, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Live and Letting Die. The Biopolitical Logic of Western Humanitarian Wars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Pan-European Conference on International Relations “The Worlds of Violence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EISA (European International Studies Association), Sep 2015, Giardini Naxos, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire la guerre au nom de l’humanité. L’appropriation, par les militaires occidentaux, de l’argument de la guerre humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études « Argumenter en guerre de l'antiquité à nos jours », IRIS, Université de Lille 3, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIS, Université de Lille 3, Apr 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La république contre l’Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’actualité du laboratoire Les Afriques dans le Monde « République et Islam. L’Islam Républicain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Afriques dans le Monde, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02380031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en sens de la violence armée contemporaine. Entre rationalité techniciste et ethos historique du corps à corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale « Penser la mémoire en France et en Allemagne : quel dialogue entre histoire et sociologie ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Marc Bloch, May 2015, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention de l'OTAN en Lybie de 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du REPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université libre de Bruxelles, May 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Franco-German Elysée Treaty of 1963. Genesis and Meaning of a Utopian Reconciliation Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Political Reconciliation in Comparative Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hong Kong Baptist University, Jun 2014, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00999013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Franco-German Reconciliation Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Lecture Series of the University of Sogang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique étrangère et diplomatie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Sociologie de la politique étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire la guerre en Afrique. Les motivations des militaires français au Mali et en Lybie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'actualité de Les Afrique dans le Monde, Sciences Po Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Franco-German Reconciliation Revisited</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideas, persuasion and foreign policy analysis. The creation of Franco-German Youth Office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Lecture Series of the University of Sogang</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Workshop 8 : Foreign policy analysis: theory and practice. Joint Sessions of Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de la mémoire et rapprochement franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les notions de paix et de guerre et les cultures mémorielles en France et en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Lyon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur la notion de changement d'arène à partir d'une étude de cas sur l'Office Franco-Allemand pour la Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l'AFSP, Table Ronde 6 Internationale : Villes, Régions, Etats, Europe : l'action publique à l'épreuve des changements d'échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP, Sep 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse de la coopération franco-allemande au début des années 1960 : l'apport de l'analyse des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque de la SEI - AFSP : Les politiques publiques internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la société civile dans la réconciliation franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude : Réconcilier l'inconciliable ? Comment rendre justice et mémoire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de croyances et action publique : le cas de l'origine de l'OFAJ (Office Franco-Allemand pour la Jeunesse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Franco-allemand de jeunes chercheurs : Travailler les représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Moulin d'Andé (27), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8317,105 +8379,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de l'exil et de la résistance antifasciste comme ciment d'une identité supranationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8562,51 +8624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04978591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1488908" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22156" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04918912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-French-War-on-Terror-A-Relational-Approach-to-Counter-Terrorism/Delori-Olsson/p/book/9781032765211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6600-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Gilzmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Umlauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23100" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vron Ware" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wasinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141s5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05043583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141s3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04928873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mc Cluskey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Johnston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.126.0080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.199.0101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23337486.2017.1401827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23337486.2019.1652460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0369f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.684.0717" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035174ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23269995.2014.935102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0203" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dixon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sangar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/194032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p5v" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Magni-Berton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478850-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04871863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003478850-2/fighting-fire-fire-didier-bigo-laurent-bonnefoy-mathias-delori-christian-olsson-anastassia-tsoukala-christophe-wasinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478850-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003147251-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.athenaeditions.net/pages/nouveautes/relations-internationales-4e-editions.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0553" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65575-8_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-3BJTQV9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bardi&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100067740" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624631-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0375" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2014.01.0359" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04410633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04980440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05082472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05079952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04978591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1488908" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22156" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04918912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-French-War-on-Terror-A-Relational-Approach-to-Counter-Terrorism/Delori-Olsson/p/book/9781032765211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6600-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Gilzmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Umlauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23100" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vron Ware" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wasinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141s5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05043583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05383332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141s3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04928873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mc Cluskey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Johnston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.126.0080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.199.0101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23337486.2017.1401827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23337486.2019.1652460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.684.0717" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0369f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035174ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23269995.2014.935102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dixon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sangar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/194032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p5v" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Magni-Berton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478850-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04871863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003478850-2/fighting-fire-fire-didier-bigo-laurent-bonnefoy-mathias-delori-christian-olsson-anastassia-tsoukala-christophe-wasinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478850-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003147251-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.athenaeditions.net/pages/nouveautes/relations-internationales-4e-editions.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Manuel_indocile_de_sciences_sociales-9782348045691.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0553" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bardi&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100067740" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65575-8_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-3BJTQV9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315624631-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0375" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2014.01.0359" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.achi.2013.01.0444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04410633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05613065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04980440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05082472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05079952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382959v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172329v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966457v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290357v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290358v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290355v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169440v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>