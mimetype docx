--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -100,923 +100,923 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition Mer Navires Avions – La traversée de la Méditerranée racontée par des jeunes exilés (Mathias Gardet coord., conception graphique Arnaud Miceli) / Escale « Traversées de jeunes exilé.es – Parcours en littérature contemporaine » (María de los Ángeles Hernández Gómez, Lila Ibrahim-Lamrous, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hickel, Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition - Mer Navires Avions : la traversée de la Méditerranée par de jeunes exilés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition : Femmes à l'usine, l'usine des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hirschauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Droits de la Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tétard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le silence en héritage : Enquêter sur l’enfance de ses parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étrange étrangeté des dossiers de l'enfance irrégulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, p. 13-177, 2019, 978-2-7535-7844-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances déplacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, p.15-183, 2013, 978-2-7535-2896-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances déplacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, p. 29-222, 2012, 978-2-7535-2194-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles libres, paroles captives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2009, 978-2-7535-0927-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086980v1</w:t>
-              </w:r>
-[...416 lines deleted...]
-                <w:t xml:space="preserve">hal-02966472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1034,90 +1034,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances dans la rue : chapardeurs, prostituées, vagabonds, figurants (19e-20e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Rendez-vous de l’histoire : La Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Rendez-vous de l’histoire de Blois; Protection judiciaire de la jeunesse, Oct 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1142,77 +1142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner malgré tout. Des enfants dessinent par temps de guerre et d’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugier-Enfance Violence Exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1237,77 +1237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents I : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, May 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1332,77 +1332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien-lecture autour de parcours de jeunes exilé.es, avec et par Falmarès et Stephen Ngatcheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée "Mes yeux ont vu ce qui dépasse mon âge"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1427,77 +1427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De EVE à R-EVE – Développement du Programme &amp;quot;Réfugier-Enfance Violence Exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Institut d’Histoire du Temps Présent "Réfugier Enfance Violence Exil"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHTP, Apr 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1535,51 +1535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les républiques d’enfants de l’après Seconde Guerre mondiale : un nouveau souffle pour l’éducation nouvelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Acteurs et mouvements sociaux : Changer l’école en sortie de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire de Sciences Po, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1617,51 +1617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villages et républiques d’enfants en Europe dans l’après Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Acteurs et mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire de Sciences Po, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1699,51 +1699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rendez-vous manqué entre le ministère de l’Éducation nationale et le ministère des Affaires sociales 1966-1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'animation contre le travail social et l'intervention sociale ? Quelles recompositions des légitimités professionnelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (Lirtes, EA 7313), UFR Sciences de l’éducation et sciences sociales – Sciences et techniques des activités physiques et sportives (SESS-STAPS) et Institut universitaire de technologie (IUT) de Sénart Fontainebleau de l’Université Paris Est Créteil (UPEC)., Oct 2017, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1768,51 +1768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des orphelins de la Shoah aux maisons d’enfants à caractère social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Une spécificité à l’épreuve des politiques sanitaires et sociales : L’Œuvre de secours aux enfants en France 1934-1991 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1837,51 +1837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montée de la prise en charge des enfants par les psychiatres dans l'entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « L’enfant idiot, entre éducation et soin XIXe-XXe siècles. Autour du bicentenaire de la naissance d’Edouard Séguin (1812-1880) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERHIO, Université du Maine et IUFM Pays de la Loire, IUFM DU MANS, Oct 2012, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À qui sert le dossier d'enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du secteur 4 sur le thème "Dossier d'enfants et écrits professionnels. Quels enjeux hier, aujourd'hui, demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martine Ruchat, professeure à l’université de Genève, May 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeville et Boy’s town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés d’enfants victimes de la guerre. Transferts, diffusions, circulations de modèles XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Jun 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2044,51 +2044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Placement familial spécialisé : du mythe à la réalité, une histoire à revisiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Familles responsables, familles coupables ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espoir CFDJ, Espace Reuilly, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2113,51 +2113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle idéalisé des communautés d'enfants à l'épreuve de la réalité française, 1948-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Républiques, villages et communautés d’enfants : un idéal concerté de l’après Seconde Guerre mondiale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2182,51 +2182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences de semi-liberté en France (1948-1955) : transition ou nouvelle formule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études sur le thème "Années 1950 semi-liberté ; années 2000 semi-enfermement ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espoir CFDJ, Espace Reuilly, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2296,51 +2296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants parmi les ruines de la Seconde guerre : jeux de contrastes et reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruines politiques, sous la direction de Albrecht Burkardt et Jérôme Grévy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2378,51 +2378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Volk der Kinder/Kinderrepubliken und das Modell Trogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2473,51 +2473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éducateurs scolaires contre l'école 1956-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refus et refusés d'école, sous la direction de Julien Cahon et Youenn Michel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.49-60, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Confederación de Jóvenes Mexicanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José René Rivas Ontiveros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1916 - 2016. Cien Años De Historia Resistencia Y Resonancia Del Movimiento Estudiantil Latinoamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gernika, pp.133-171, 2018, 9786079083991</w:t>
@@ -2615,51 +2615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child Victims, UNESCO and the Promotion of International Model of Children’s Communities after World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation spécialisée, une histoire et un patrimoine à la marge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marguerite Figeac, Jean-François Condette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces du passé de l’éducation.. Patrimoines et territoires de la recherche en éducation dans l'espace français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Maison des Sciences de l’homme d’Aquitaine, p. 283-293, 2014, 978-2-85892-437-0</w:t>
@@ -2787,51 +2787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clubs Unesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Martin et Nicolas Palluau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louis François et les frontières scolaires. Itinéraire pédagogique d’un inspecteur général (1904-2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2014, 978-2-7535-3551-0</w:t>
@@ -2860,51 +2860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation du peuple, trahison du peuple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis par Jacques Prévotat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation populaire : initiatives laïques et religieuses au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Revue du Nord, p. 71-80, 2012, Revue du Nord Collection Histoire, 978-2-9538216-5-9</w:t>
@@ -2933,51 +2933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français musulmans d’Algérie (FMA). Jeunes isolés en métropole dans les années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifi Mokrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3019,51 +3019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau des Écoles de cadres de la jeunesse à l'épreuve de la ligne de démarcation (1940-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Françoise Tétard, Denise Barriolade, Valérie Brousselle.. [et al.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres de jeunesse et d’éducation populaire : 1918-1971</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2010, 978-2-11-006173-7</w:t>
@@ -3105,51 +3105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ombre et lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction des archives de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de l'enfance, écrits protégés, écrits ignorés : les dossiers individuels de mineurs et de jeunes majeurs sous main de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, p. 119-129, 2010, Actes de colloques, 978-2-11-007371-6</w:t>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières indicibles de la délinquance juvénile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Françoise Lorcerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiquer les frontières. Jeunes migrants et descendants de migrants dans l’espace franco-maghrébin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, p. 97-118, 2010, Alpha, 978-2-271-06998-6</w:t>
@@ -3251,51 +3251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿ Educación del pueblo o educación popular de las élites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Cárdenas Ayala, Annick Lempérière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Una ausencia que convoca : homenaje a François-Xavier Guerra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Guadalajara, p. 143-164, 2007, 970-271298-X</w:t>
@@ -3324,51 +3324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité catholique et stratégies d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Rolland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du sentiment en Amérique latine : l'identité entre mémoire et histoire, XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 145-162, 2005, 2-7475-9240-5</w:t>
@@ -3397,51 +3397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire régressive selon François Chevalier ou comment remonter le temps en se déplaçant dans l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Véronique Hébrard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces d'un mexicaniste français : constitution et analyse du fonds François Chevalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, p. 137-149, 2005, Pollens, 2-84586-706-9</w:t>
@@ -3470,51 +3470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affichage non-confessionnel, un apostolat populaire déguisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la dir. de Dominique Dessertine, Robert Durand, Jacques Eloy.. [et al.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les centres sociaux, 1880-1980 : une résolution locale de la question sociale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2004, 2-85939-763-9</w:t>
@@ -3543,51 +3543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une association fait section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la dir. de Jean-Jacques Bonicel et Pascale Quincy-Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Associations et protection sociale en Auvergne, XIXe-XXe siècle : actes du colloque "S'associer en Auvergne, Loi 1901 et protection sociale, un siècle d'histoire", Clermont-Ferrand, les 13 et 14 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'étude de l'histoire de la sécurité sociale : Comité d'histoire de la sécurité sociale, p. 238-249, 2004, 2-905882-59-X</w:t>
@@ -3616,51 +3616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Association nationale des communautés d’enfants et les écoles de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école de plein air. Une expérience pédagogique et architecturale dans l’Europe du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 247-254, 2003, 2-86222-044-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3685,64 +3685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mythe du travailleur social unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la dir. de Maurice Capul, Patrick Menchi et Joseph Bordron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les origines des centres de formation de personnels sociaux et éducatif à Toulouse, 1938-1964</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, p. 133-156, 2000, 2-86586-856-7</w:t>
@@ -3803,51 +3803,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traumatisme de guerre au prisme des expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Becher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3898,51 +3898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des enfants « déracinés » et « sans foyer » en sortie de guerre ? Les atermoiements de l’internationale des communautés d’enfants dans l’après-Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 49 (1), pp.23-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3976,51 +3976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercices de style sur « un cas mental et éducatif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, p. 51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4045,51 +4045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dossiers à rebours ou portraits de jeunes en Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le papyvore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p. 8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,51 +4114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la question sociale, la réponse médicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, p. 253-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4183,64 +4183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard ou l’histoire comme pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Richez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4287,51 +4287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police des mineurs à l’heure de la prévention (1935-1966) une mission oubliée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Autour de l’enfant : la ronde des professionnels, 12, p. 111-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4365,51 +4365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prévention au dépistage ou l’affirmation des médecins scolaires (1879-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Eduquer et prévenir : ce que fait l'école, 161, p. 14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4443,51 +4443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres fictives à son juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, p. 111 à 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4512,51 +4512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières indicibles de la délinquance juvénile ou l’étiologie de l’enfant musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Éducation et rééducation en situation coloniale : Maghreb, XIXe-XXe siècles, 152, p. 39-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4590,51 +4590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer ou instruire. Instituteurs et éducateurs spécialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Les métamorphoses du travail social, 158, p. 122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4659,51 +4659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâtés et tâches à la plume Sergent-Major : les trésors enfouis des cahiers d’écoliers de jeunes délinquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paroles libres, paroles captives, 11, p. 119-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4737,51 +4737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La historia regresiva según François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Takwá</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13, p. 103-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4806,51 +4806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrits de jeunes délinquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32, pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4875,51 +4875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits des jeunes mineurs délinquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, p. 73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,51 +4944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubrique histoire sur l’Œuvre des orphelins apprentis d’Auteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l'écoute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5013,51 +5013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une décentralisation avant la lettre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5095,51 +5095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ker Goat / Belle-Ile : deux centres mythiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4, p. 157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5164,51 +5164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi du 1er juillet 1901, une loi atemporelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anim' magazine : la revue de l'UFCV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 83-84, p. 21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5233,51 +5233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l'enfance et de l'adolescence en Bretagne dans les années 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3, p. 207-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5302,51 +5302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Action Catholique Mexicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Sociétés de l'Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5371,51 +5371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher les femmes ! Femmes d’éducateurs et éducatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3, p. 37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Archives de l'Action Catholique Mexicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Sociétés de l'Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 5, p. 27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5509,51 +5509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les affaires, la commission nationale des litiges, 1969-1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53, p. 115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5578,51 +5578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Association nationale des éducateurs de jeunes inadaptés et les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Social et médias, 53, p. 115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5647,51 +5647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglise du silence ou silence de l'église ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Sociétés de l'Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4, p. 213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5748,64 +5748,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole est aux accusés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190 p., 2020, 978-284597-837-9</w:t>
             </w:r>
           </w:p>
@@ -5845,51 +5845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des républiques d'enfants 1939-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5933,51 +5933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des républiques d'enfants 1939-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6008,64 +6008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaise graine, deux siècles d’histoire de la justice des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Textuel, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6083,51 +6083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d'une jeunesse en marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Waks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
@@ -6167,51 +6167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du mouvement des Pupilles de l’école publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchesne, 2, 2015, 978-2-7010-2094-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6242,51 +6242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuvre de secours aux enfants et les populations juives au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hobson Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6330,51 +6330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les colonies de vacances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cherche midi, 253 p., 2014, 978-2-7491-3488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6405,51 +6405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les châteaux du social XIXe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Beauchesne-PUV, pp.362, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du mouvement des Pupilles de l’école publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchesne, 1, 2008, 978-2-7010-1529-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6529,51 +6529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation spécialisée en Bretagne, 1944-1984</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6604,51 +6604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Éducation spécialisée en Bretagne, 1944-1984</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6679,51 +6679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres sociaux 1880-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dessertine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Viollet et l’apostolat laïc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchesne, 355 p., 2004, 2-7010-1485-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6868,51 +6868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse d’Eglise, jeunesse d’État au Mexique (1929-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2003, 2-7475-5330-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6930,51 +6930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les orphelins-apprentis d’Auteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vilbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7050,51 +7050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des Républiques d'enfants (1939-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7157,51 +7157,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orphelins et mineurs délinquants (1889-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris 8 Vincennes - Saint Denis, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7251,51 +7251,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse Feu Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7313,51 +7313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">28 place Saint-Georges, une histoire de la Maison de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7407,64 +7407,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychiatrie &amp;quot;associative&amp;quot; en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Société Croix-Marine. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7486,64 +7486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clubs Unesco ou comment fédérer un idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fédération française des clubs Unesco. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7597,64 +7597,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elles ont épousé l’éducation spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7692,64 +7692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scoutisme et la rééducation dans l'immédiat après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le scoutisme et les débuts de la rééducation 1945-1954</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Vaucresson, France. 21, INJEP, 1995, Document de l'INJEP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7943,51 +7943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hirschauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02970822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifi Mokrane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02970892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Becher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.049.0023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02970853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.060.0021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.161.0014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03000228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971458v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03000219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/la_parole_est_aux_accuses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02577260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02998062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Waks" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/apprentis-d-auteuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02998194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hobson Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Kazan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02997373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessertine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eloy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100612520#:~:text=Les%20centres%20sociaux%20existent%20en,de%20se%20poser%20comme%20diff%C3%A9rent." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-02965722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965687v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965515v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02998125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02998090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hirschauer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02970822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifi Mokrane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02970892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Becher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.049.0023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02970853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.060.0021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.161.0014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03000228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vilbrod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971458v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03000219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/la_parole_est_aux_accuses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02577260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02998062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Waks" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/apprentis-d-auteuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02998194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hobson Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Kazan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02997373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessertine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eloy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100612520#:~:text=Les%20centres%20sociaux%20existent%20en,de%20se%20poser%20comme%20diff%C3%A9rent." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-02965722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965687v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965515v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02998125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02998090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>