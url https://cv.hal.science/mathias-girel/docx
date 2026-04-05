--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2693,174 +2693,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatisme, positivisme et vérification : Peirce critique de Comte</w:t>
+                <w:t xml:space="preserve">L’Éthique de 1932 de John Dewey. Revendications, conflits et apathie morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°3, pp.88-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240974v1</w:t>
+                <w:t xml:space="preserve">hal-03231710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Éthique de 1932 de John Dewey. Revendications, conflits et apathie morale</w:t>
+                <w:t xml:space="preserve">Pragmatisme, positivisme et vérification : Peirce critique de Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 110 (2), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.212.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231710v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux, médias et science au risque de l’ignorance. Entretien</w:t>
               </w:r>
@@ -3758,450 +3758,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’esprit dans les individus à l’esprit individuel. À partir d’Expérience et nature, de John Dewey</w:t>
+                <w:t xml:space="preserve">Les théories du complot au scalpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dewey II, pp.85-112</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388937v1</w:t>
+                <w:t xml:space="preserve">hal-01388927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incertitude en pratique chez John Dewey</w:t>
+                <w:t xml:space="preserve">Le spectre de la certitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388832v1</w:t>
+                <w:t xml:space="preserve">hal-01375873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories du complot au scalpel</w:t>
+                <w:t xml:space="preserve">L’incertitude en pratique chez John Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Scepticisme, pragmatisme et philosophie du langage ordinaire, 20, pp.13-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub.020.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388927v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectre de la certitude</w:t>
+                <w:t xml:space="preserve">De l’esprit dans les individus à l’esprit individuel. À partir d’Expérience et nature, de John Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dewey II, pp.85-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375873v1</w:t>
+                <w:t xml:space="preserve">hal-01388937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les SHS au défi de l'ignorance</w:t>
+                <w:t xml:space="preserve">Gestures in the Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44, pp.19-21</w:t>
+              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, VIII (1), pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399640v1</w:t>
+                <w:t xml:space="preserve">hal-01388957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures in the Making</w:t>
+                <w:t xml:space="preserve">Les SHS au défi de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, VIII (1), pp.177-180</w:t>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388957v1</w:t>
+                <w:t xml:space="preserve">hal-01399640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage des notions: à propos de la &amp;quot;Bonne science&amp;quot; (Sound Science)</w:t>
               </w:r>
@@ -4488,174 +4488,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peirce’s Reception in France</w:t>
+                <w:t xml:space="preserve">L’expérience comme verbe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (1), pp.23-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232365v1</w:t>
+                <w:t xml:space="preserve">hal-01388782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience comme verbe ?</w:t>
+                <w:t xml:space="preserve">Peirce’s Reception in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, VI (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejpap.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388782v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wahl d'Angleterre et d'Amérique : contribution à l'étude du contexte et de la signification des Philosophies pluralistes (1920)</w:t>
               </w:r>
@@ -4791,174 +4791,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Doubt to its Social Articulation: Pragmatist Insights</w:t>
+                <w:t xml:space="preserve">Agnotologie : mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Fauteurs de doute, 799, pp.964-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.799.0964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390267v1</w:t>
+                <w:t xml:space="preserve">hal-01392971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnotologie : mode d'emploi</w:t>
+                <w:t xml:space="preserve">From Doubt to its Social Articulation: Pragmatist Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, V (2), pp.6-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.799.0964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392971v1</w:t>
+                <w:t xml:space="preserve">hal-01390267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Joas, George Herbert Mead. Une réévaluation contemporaine de sa pensée</w:t>
               </w:r>
@@ -7007,173 +7007,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de Robert Proctor, Golden Holocaust</w:t>
+                <w:t xml:space="preserve">L’expert scientifique et les critères : Regards sur le droit Américain et sa philosophie des sciences implicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathias Girel. </w:t>
+              <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Golden Holocaust: la conspiration des industriels du tabac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions des Equateurs, pp.I-X, 2014, 978-2-84990-278-3</w:t>
+              <w:t xml:space="preserve">Sciences et Société : les normes en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.155-171, 2014, 978-2-330-03097-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388945v1</w:t>
+                <w:t xml:space="preserve">hal-01389638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expert scientifique et les critères : Regards sur le droit Américain et sa philosophie des sciences implicite</w:t>
+                <w:t xml:space="preserve">Préface de Robert Proctor, Golden Holocaust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif. </w:t>
+              <w:t xml:space="preserve">Mathias Girel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Société : les normes en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.155-171, 2014, 978-2-330-03097-1</w:t>
+              <w:t xml:space="preserve">Golden Holocaust: la conspiration des industriels du tabac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Equateurs, pp.I-X, 2014, 978-2-84990-278-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389638v1</w:t>
+                <w:t xml:space="preserve">hal-01388945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dewey, l'existence incertaine des publics et l'art comme « critique de la vie »</w:t>
               </w:r>
@@ -8793,51 +8793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4259B29"/>
+    <w:nsid w:val="C49C3699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8941,51 +8941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A01ACBBC"/>
+    <w:nsid w:val="8CA76A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9089,51 +9089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09278A3F"/>
+    <w:nsid w:val="D00CB880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9237,51 +9237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AA972BAC"/>
+    <w:nsid w:val="4F08E06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9385,51 +9385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A4D6AC37"/>
+    <w:nsid w:val="387F1EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9628,51 +9628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-psl.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://republique-des-savoirs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caphes.ens.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihest.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2007PA010706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?article1452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathiasgirel.com/2018/06/06/reecouter-voyage-en-agnotologie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-matins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-methode-scientifique/la-methode-scientifique-emission-du-jeudi-18-fevrier-2021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/replay-radio/info-medias/pour-les-industries-il-faut-rentrer-sur-le-terrain-de-la-science-pour-faire-pression-sur-la-recherche-selon-le-philosophe-mathias-girel_4289603.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe1.fr/medias-tele/la-fabrique-de-lignorance-arte-raconte-comment-des-industriels-manipulent-la-science-4027136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettreaudiovisuel.com/ce-documentaire-apporte-des-elements-nouveaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radioclassique.fr/magazine/articles/la-fabrique-de-lignorance-le-documentaire-darte-qui-demonte-les-fake-news/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibre.be/culture/medias-tele/comment-l-industrie-instille-le-doute-dans-nos-esprits-pour-son-profit-6033edaa7b50a62acf3ce99d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/societe/sante/la-science-est-parfois-utilisee-contre-elle-meme-20210215_EUKYJXJTKZB25GJKEIGOVKBHNA/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/debats/2020/11/18/ce-ne-sont-pas-les-questions-qui-font-le-complotisme-mais-la-maniere-dont-il-leur-apporte-une-repons_1805989/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/divers-aspects-de-la-pensee-contemporaine/divers-aspects-de-la-pensee-contemporaine-lunion-rationaliste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/avoir-raison-avec/avoir-raison-avec-john-dewey-25-john-dewey-et-ses-publics" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conspiracywatch.info/mathias-girel-decortique-la-notion-problematique-d-infodemie.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/terre/2020/04/29/mathias-girel-face-au-rechauffement-climatique-la-connaissance-ne-suffit-plus-sans-un-engagement-pol_1786688" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.lamarseillaise.fr/analyses-de-la-redaction/decryptage/81771-entretien-mathias-girel-l-inquietude-pour-sa-propre-sante-est-un-accelerateur-de-rumeurs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnews.fr/france/2020-03-31/mathias-girel-pour-lutter-contre-les-theories-du-complot-il-faut-reexpliquer-la" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2020/02/26/infox-et-confusion-retour-sur-un-angle-mort/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/2019/03/13/le-doute-et-la-science-vus-par-un-philosophe/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/matieres-a-penser/les-conditions-du-debat-35-vrais-et-faux-complots" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/articles/la-science-est-elle-en-crise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.cnrs.fr/articles/is-science-in-crisis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letemps.ch/monde/reponse-aux-theories-complot-parfois-inaudible" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2XwnJUzgO88" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/06/11/comment-se-dit-fake-news-en-francais_1658020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neonmag.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2018/06/04/de-quoi-parle-projet-de-loi-fake-news/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/03/23/mathias-girel-il-est-artificiel-de-construire-une-classe-d-experts-qui-s-opposerait-a-la-masse-des-c_1638428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/actualite-france/2018/01/08/01016-20180108ARTFIG00266-theorie-du-complot-les-jeunes-en-premiere-ligne.php" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abonnes.lemonde.fr/idees/article/2017/10/07/mathias-girel-la-difficile-etude-de-l-ignorance_5197600_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/lopinion-presque-toujours-raison-24-karl-popper-et-les" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rts.ch/play/radio/versus-penser/audio/versus-penser-a-quoi-et-a-qui-servent-les-controverses-scientifiques?id=8310425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/du-grain-moudre/peut-produire-une-expertise-scientifique-au-dessus-de-tout-soupcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pourlascience.fr/ewb_pages/a/article-il-est-important-de-savoir-comment-l-ignorance-est-produite-37379.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro.publicsenat.fr/samedi-22-octobre-a-22h-zone-rouge-de-olivier-dubuquoy-et-laetitia-moreau/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webcache.googleusercontent.com/hal-01388927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-grande-table-2eme-partie/quest-ce-que-lagnotologie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/sciences/2014/05/01/controler-durablement-l-information-pour-saper-un-savoir-constitue_1008645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2257111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.3065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.212.0135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dessendier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.050.0093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v8i2.305" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.008.0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2316-5278" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.150.0035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.020.0013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.194.0045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18758185-01201009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Proctor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.485" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0992" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0964" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.693.0395" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Daled" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=L_esprit_en_acte_Psychologie__mythologies_et_pratique_chez_les_pragmatistes_9782711629855&amp;amp;search_back=girel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5020-science-et-territoires-de-l-ignorance.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Reichstadt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roder," TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Cavell," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Domenach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferron Nathalie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chauvir&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110785845-003/html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110785845-003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0131" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.47066" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774709v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199395699.013.19" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003100607-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9780429259869" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/526-chine-france-europe-asie.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/quel-age-post-seculier/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kj1s-e271" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.662fpr45" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b4040i05" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7f354o3h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey McGoey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cd2e398c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-psl.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://republique-des-savoirs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caphes.ens.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihest.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2007PA010706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?article1452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathiasgirel.com/2018/06/06/reecouter-voyage-en-agnotologie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-matins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-methode-scientifique/la-methode-scientifique-emission-du-jeudi-18-fevrier-2021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/replay-radio/info-medias/pour-les-industries-il-faut-rentrer-sur-le-terrain-de-la-science-pour-faire-pression-sur-la-recherche-selon-le-philosophe-mathias-girel_4289603.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe1.fr/medias-tele/la-fabrique-de-lignorance-arte-raconte-comment-des-industriels-manipulent-la-science-4027136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettreaudiovisuel.com/ce-documentaire-apporte-des-elements-nouveaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radioclassique.fr/magazine/articles/la-fabrique-de-lignorance-le-documentaire-darte-qui-demonte-les-fake-news/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibre.be/culture/medias-tele/comment-l-industrie-instille-le-doute-dans-nos-esprits-pour-son-profit-6033edaa7b50a62acf3ce99d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/societe/sante/la-science-est-parfois-utilisee-contre-elle-meme-20210215_EUKYJXJTKZB25GJKEIGOVKBHNA/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/debats/2020/11/18/ce-ne-sont-pas-les-questions-qui-font-le-complotisme-mais-la-maniere-dont-il-leur-apporte-une-repons_1805989/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/divers-aspects-de-la-pensee-contemporaine/divers-aspects-de-la-pensee-contemporaine-lunion-rationaliste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/avoir-raison-avec/avoir-raison-avec-john-dewey-25-john-dewey-et-ses-publics" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conspiracywatch.info/mathias-girel-decortique-la-notion-problematique-d-infodemie.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/terre/2020/04/29/mathias-girel-face-au-rechauffement-climatique-la-connaissance-ne-suffit-plus-sans-un-engagement-pol_1786688" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.lamarseillaise.fr/analyses-de-la-redaction/decryptage/81771-entretien-mathias-girel-l-inquietude-pour-sa-propre-sante-est-un-accelerateur-de-rumeurs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnews.fr/france/2020-03-31/mathias-girel-pour-lutter-contre-les-theories-du-complot-il-faut-reexpliquer-la" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2020/02/26/infox-et-confusion-retour-sur-un-angle-mort/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/2019/03/13/le-doute-et-la-science-vus-par-un-philosophe/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/matieres-a-penser/les-conditions-du-debat-35-vrais-et-faux-complots" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/articles/la-science-est-elle-en-crise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.cnrs.fr/articles/is-science-in-crisis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letemps.ch/monde/reponse-aux-theories-complot-parfois-inaudible" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2XwnJUzgO88" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/06/11/comment-se-dit-fake-news-en-francais_1658020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neonmag.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2018/06/04/de-quoi-parle-projet-de-loi-fake-news/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/03/23/mathias-girel-il-est-artificiel-de-construire-une-classe-d-experts-qui-s-opposerait-a-la-masse-des-c_1638428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/actualite-france/2018/01/08/01016-20180108ARTFIG00266-theorie-du-complot-les-jeunes-en-premiere-ligne.php" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abonnes.lemonde.fr/idees/article/2017/10/07/mathias-girel-la-difficile-etude-de-l-ignorance_5197600_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/lopinion-presque-toujours-raison-24-karl-popper-et-les" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rts.ch/play/radio/versus-penser/audio/versus-penser-a-quoi-et-a-qui-servent-les-controverses-scientifiques?id=8310425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/du-grain-moudre/peut-produire-une-expertise-scientifique-au-dessus-de-tout-soupcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pourlascience.fr/ewb_pages/a/article-il-est-important-de-savoir-comment-l-ignorance-est-produite-37379.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro.publicsenat.fr/samedi-22-octobre-a-22h-zone-rouge-de-olivier-dubuquoy-et-laetitia-moreau/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webcache.googleusercontent.com/hal-01388927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-grande-table-2eme-partie/quest-ce-que-lagnotologie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/sciences/2014/05/01/controler-durablement-l-information-pour-saper-un-savoir-constitue_1008645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2257111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.3065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.212.0135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dessendier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.050.0093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v8i2.305" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.008.0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2316-5278" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.150.0035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.020.0013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.194.0045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18758185-01201009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Proctor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.485" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0992" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0964" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.693.0395" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Daled" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=L_esprit_en_acte_Psychologie__mythologies_et_pratique_chez_les_pragmatistes_9782711629855&amp;amp;search_back=girel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5020-science-et-territoires-de-l-ignorance.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Reichstadt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roder," TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Cavell," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Domenach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferron Nathalie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chauvir&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110785845-003/html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110785845-003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0131" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.47066" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774709v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199395699.013.19" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003100607-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9780429259869" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/526-chine-france-europe-asie.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/quel-age-post-seculier/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kj1s-e271" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.662fpr45" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b4040i05" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7f354o3h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey McGoey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cd2e398c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>