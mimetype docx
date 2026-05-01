--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2347,2897 +2347,2975 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pragmatisme au défi des études sur l’ignorance</w:t>
+                <w:t xml:space="preserve">Le confusionnisme et l’éclipse des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 214 (4), pp.33-51. </w:t>
+              <w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N° 59 (1), pp.77-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comla1.214.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecorev.059.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129174v1</w:t>
+                <w:t xml:space="preserve">hal-05603911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Exactly is Presupposed by Agnotology? The Challenge of Intentions</w:t>
+                <w:t xml:space="preserve">Le pragmatisme au défi des études sur l’ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Studies in the Philosophy of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 214 (4), pp.33-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02698595.2023.2257111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comla1.214.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245191v1</w:t>
+                <w:t xml:space="preserve">hal-04129174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses à Claudia Cristalli, Olivier Tinland et Louis Quéré</w:t>
+                <w:t xml:space="preserve">What Exactly is Presupposed by Agnotology? The Challenge of Intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, XIV (2), </w:t>
+              <w:t xml:space="preserve">International Studies in the Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejpap.3065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02698595.2023.2257111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819302v1</w:t>
+                <w:t xml:space="preserve">hal-04245191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La post-vérité comme inquiétude</w:t>
+                <w:t xml:space="preserve">Réponses à Claudia Cristalli, Olivier Tinland et Louis Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 164 (1), pp.11-29. </w:t>
+              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XIV (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caph1.164.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ejpap.3065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505688v1</w:t>
+                <w:t xml:space="preserve">hal-03819302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Éthique de 1932 de John Dewey. Revendications, conflits et apathie morale</w:t>
+                <w:t xml:space="preserve">La post-vérité comme inquiétude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 164 (1), pp.11-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.164.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231710v1</w:t>
+                <w:t xml:space="preserve">hal-03505688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatisme, positivisme et vérification : Peirce critique de Comte</w:t>
+                <w:t xml:space="preserve">L’Éthique de 1932 de John Dewey. Revendications, conflits et apathie morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°3, pp.88-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rmm.212.0135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03240974v1</w:t>
+                <w:t xml:space="preserve">hal-03231710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux, médias et science au risque de l’ignorance. Entretien</w:t>
+                <w:t xml:space="preserve">Pragmatisme, positivisme et vérification : Peirce critique de Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dessendier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecorev.050.0093⟩</w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 110 (2), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.212.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231528v1</w:t>
+                <w:t xml:space="preserve">hal-03240974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five pragmatist insights on scientific expertise</w:t>
+                <w:t xml:space="preserve">Réseaux, médias et science au risque de l’ignorance. Entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dessendier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Inquiries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.151-176. </w:t>
+              <w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 50 (1), pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4454/philinq.v8i2.305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecorev.050.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906581v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique de la croyance, scepticisme et pratique. À partir de William Kingdon Clifford</w:t>
+                <w:t xml:space="preserve">Five pragmatist insights on scientific expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, A quoi nos croyances nous engagent-elles?, 8 (2), pp.32-46. </w:t>
+              <w:t xml:space="preserve">Philosophical Inquiries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfeap.008.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/philinq.v8i2.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438629v1</w:t>
+                <w:t xml:space="preserve">hal-02906581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirowski, les « fake news » et l’agnotologie</w:t>
+                <w:t xml:space="preserve">Ethique de la croyance, scepticisme et pratique. À partir de William Kingdon Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (1), pp.197-206. </w:t>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, A quoi nos croyances nous engagent-elles?, 8 (2), pp.32-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.003.0197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.008.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310086v1</w:t>
+                <w:t xml:space="preserve">hal-02438629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignorance stratégique et post-vérité</w:t>
+                <w:t xml:space="preserve">Mirowski, les « fake news » et l’agnotologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 204 (4), pp.83-96. </w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpre.204.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/zil.003.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310083v1</w:t>
+                <w:t xml:space="preserve">hal-02310086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’ignorance savante</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignorance stratégique et post-vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison présente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 204 (4), pp.9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpre.204.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, N° 204 (4), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpre.204.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231565v1</w:t>
+                <w:t xml:space="preserve">hal-02310083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage de l’enquête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’ignorance savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévy-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria-Teresa Pontois</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 204 (4), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpre.204.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907785v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic clarifications and dispositions in Peirce’s How to Make our Ideas Clear</w:t>
+                <w:t xml:space="preserve">Le partage de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitio: Revista de Filosofia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555748v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture de l’ignorance. Avant-propos</w:t>
+                <w:t xml:space="preserve">Pragmatic clarifications and dispositions in Peirce’s How to Make our Ideas Clear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 204 (4), pp.3-8. </w:t>
+              <w:t xml:space="preserve">Cognitio: Revista de Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (18), pp.45-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpre.204.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23925/2316-5278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231564v1</w:t>
+                <w:t xml:space="preserve">hal-01555748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclaircir les conceptions : Peirce et Whewell, 1869</w:t>
+                <w:t xml:space="preserve">La culture de l’ignorance. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N°150 (3), pp.35-44. </w:t>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 204 (4), pp.3-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caph1.150.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpre.204.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310084v1</w:t>
+                <w:t xml:space="preserve">hal-03231564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il est important de savoir comment l'ignorance est produite</w:t>
+                <w:t xml:space="preserve">Eclaircir les conceptions : Peirce et Whewell, 1869</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N°150 (3), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.150.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388931v1</w:t>
+                <w:t xml:space="preserve">hal-02310084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories du complot au scalpel</w:t>
+                <w:t xml:space="preserve">Il est important de savoir comment l'ignorance est produite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 467, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388927v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectre de la certitude</w:t>
+                <w:t xml:space="preserve">L’incertitude en pratique chez John Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Scepticisme, pragmatisme et philosophie du langage ordinaire, 20, pp.13-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub.020.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375873v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incertitude en pratique chez John Dewey</w:t>
+                <w:t xml:space="preserve">De l’esprit dans les individus à l’esprit individuel. À partir d’Expérience et nature, de John Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dewey II, pp.85-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388832v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’esprit dans les individus à l’esprit individuel. À partir d’Expérience et nature, de John Dewey</w:t>
+                <w:t xml:space="preserve">Les théories du complot au scalpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dewey II, pp.85-112</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388937v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures in the Making</w:t>
+                <w:t xml:space="preserve">Le spectre de la certitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, VIII (1), pp.177-180</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388957v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SHS au défi de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage des notions: à propos de la &amp;quot;Bonne science&amp;quot; (Sound Science)</w:t>
+                <w:t xml:space="preserve">Gestures in the Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Archicube </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19, pp.87-95</w:t>
+              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, VIII (1), pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375672v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progrès et méliorisme: l'enquête et les publics</w:t>
+                <w:t xml:space="preserve">De l'usage des notions: à propos de la &amp;quot;Bonne science&amp;quot; (Sound Science)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.87-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpre.194.0045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388840v1</w:t>
+                <w:t xml:space="preserve">hal-01375672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfectionism in Practice: Shusterman’s Place in Recent Pragmatism</w:t>
+                <w:t xml:space="preserve">Progrès et méliorisme: l'enquête et les publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Pragmatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.156-179. </w:t>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Progrès, 2e trimestre, pp.45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18758185-01201009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpre.194.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388796v1</w:t>
+                <w:t xml:space="preserve">hal-01388840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invention la plus dangereuse de l'histoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfectionism in Practice: Shusterman’s Place in Recent Pragmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary Pragmatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.156-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18758185-01201009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389418v1</w:t>
+                <w:t xml:space="preserve">hal-01388796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience comme verbe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'invention la plus dangereuse de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Proctor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 198 (1), pp.23-34</w:t>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388782v1</w:t>
+                <w:t xml:space="preserve">hal-01389418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peirce’s Reception in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, VI (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejpap.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wahl d'Angleterre et d'Amérique : contribution à l'étude du contexte et de la signification des Philosophies pluralistes (1920)</w:t>
+                <w:t xml:space="preserve">L’expérience comme verbe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (1), pp.23-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rmm.141.0103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388691v1</w:t>
+                <w:t xml:space="preserve">hal-01388782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Proctor et la production de l'ignorance</w:t>
+                <w:t xml:space="preserve">Jean Wahl d'Angleterre et d'Amérique : contribution à l'étude du contexte et de la signification des Philosophies pluralistes (1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Fauteurs de doute, 799, pp.992-1005. </w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (1), pp.103-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.799.0992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rmm.141.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310095v1</w:t>
+                <w:t xml:space="preserve">hal-01388691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnotologie : mode d'emploi</w:t>
+                <w:t xml:space="preserve">Robert Proctor et la production de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Fauteurs de doute, 799, pp.964-977. </w:t>
+              <w:t xml:space="preserve">, 2013, Fauteurs de doute, 799, pp.992-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.799.0964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.799.0992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392971v1</w:t>
+                <w:t xml:space="preserve">hal-02310095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Doubt to its Social Articulation: Pragmatist Insights</w:t>
+                <w:t xml:space="preserve">Agnotologie : mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Fauteurs de doute, 799, pp.964-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.799.0964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390267v1</w:t>
+                <w:t xml:space="preserve">hal-01392971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Joas, George Herbert Mead. Une réévaluation contemporaine de sa pensée</w:t>
+                <w:t xml:space="preserve">From Doubt to its Social Articulation: Pragmatist Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65e année (4), pp.1048-1050</w:t>
+              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, V (2), pp.6-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618562v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatisme et Éducation morale: Philosophie et conduite de la vie chez Peirce, James et Dewey</w:t>
+                <w:t xml:space="preserve">Hans Joas, George Herbert Mead. Une réévaluation contemporaine de sa pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art du comprendre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Numéro spécial sur le pragmatisme, pp.49-79</w:t>
+              <w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65e année (4), pp.1048-1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389371v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations internes et relations spatiales : James, Bradley et Green</w:t>
+                <w:t xml:space="preserve">Pragmatisme et Éducation morale: Philosophie et conduite de la vie chez Peirce, James et Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'art du comprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Numéro spécial sur le pragmatisme, pp.49-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aphi.693.0395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310120v1</w:t>
+                <w:t xml:space="preserve">hal-01389371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relations internes et relations spatiales : James, Bradley et Green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (3), pp.395-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aphi.693.0395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Angles de l'acte. Usages d'Emerson dans la philosophie de William James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Charles V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.207-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5247,98 +5325,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values, approbation and perfectionism in Chapter 13 of Dewey's Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Dewey’s Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roberto Frega; Steven Levine, Oct 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5348,699 +5426,699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Formis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, Arts contemporains, 9791041301485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Canguilhem, 80 ans après Le Normal et le Pathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F. Daled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Queyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rue d'Ulm, 2024, Les rencontres de Normale Sup’, ISBN 978-2-7288-0866-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esprit en acte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-7116-2985-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et territoires de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sciences en questions, Larrère, Raphaël, 978-2759225910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délires d'opinion et théories du complot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foulot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Reichstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roder,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Jean Jaurès, pp.36, 2016, 2362440974</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golden Holocaust - La conspiration des industriels du tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathias Girel. Des Equateurs, 2014, 978-2849902783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie des salles obscures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Cavell,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferron Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2011, 978-2-0812-0522-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William James : Psychologie et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petra, pp.186, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6050,1412 +6128,1412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2 Are There Ambiguous Gestures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maddalena, Giovanni; Ferrucci, Fabio; Bella, Michela; Santarelli, Matteo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-46, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110785845-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie américaine en 1873 – D’un monde à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au service du droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.131-149, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/epas.kesse.2023.01.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sergio Sismondo. Le management fantôme de la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.7-15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.47066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William James and Renouvier’s Neo-Kantianism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of William James</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199395699.013.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pragmatics of Ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge International Handbook of Ignorance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Routledge, pp.61-74, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003100607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duties and the Ethical Space of Claims in Dewey’s 1932 Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frega, Roberto; Levine, Steven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Dewey’s Ethical Theory. The 1932 Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9780429259869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le long écho de la &amp;quot;Sound Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Gaille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie environnementales. Identifier, comprendre, agir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.185-224, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science et l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce que la science… pour vous ? 50 scientifiques et philosophes répondent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matériologiques, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William James et Charles Renouvier. Liberté, phénoménisme et vampirisme philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Espagne, Michel; Li Hongtu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chine France – Europe Asie. Itinéraire de concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.445-458, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface à la réédition de Peirce, Écrits sur le signe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrits sur le signe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, 2017, Points</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la controverse&amp;quot; : retour sur une migration conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stavo-Debauge, Joan; Gonzales, Philippe; Frega, Roberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel âge post-séculier?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-207, 2015, 978-2-7132-2483-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal-Clearness: For the Second-Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thellefsen, T.; Sorensen, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Peirce Quote Book Charles Sanders Peirce in His Own Words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, de Gruyter, pp.169-176, 2014, Semiotics, Communication and Cognition, 9781614516415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expert scientifique et les critères : Regards sur le droit Américain et sa philosophie des sciences implicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Société : les normes en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.155-171, 2014, 978-2-330-03097-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de Robert Proctor, Golden Holocaust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathias Girel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Golden Holocaust: la conspiration des industriels du tabac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Equateurs, pp.I-X, 2014, 978-2-84990-278-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dewey, l'existence incertaine des publics et l'art comme « critique de la vie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ambroise, Bruno; Chauviré, Christiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mental et le Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, EHESS, pp.331-348, 2013, Raisons pratiques, 978-2-7132-2379-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doute à l’égard des sciences : l’ignorance produite et instrumentalisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partager la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.45-66, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Sellars, Philosophe synoptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laugier, Sandra; Plaud, Sabine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de la philosophie analytique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.523-545, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un braconnage impossible : le courant de conscience de William James et la durée réelle de Bergson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madelrieux Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergson et James, cent ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.27-56, 2011, 978-2-13-058205-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7465,699 +7543,699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Emmanuel Henry (IRISSO - Université Paris-Dauphine - PSL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Solviche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/kj1s-e271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Sergio Sismondo (Queen's University)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sismondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Solviche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.canal-u.tv/148787. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.662fpr45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Scott Frickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Frickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Solviche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.canal-u.tv/145827. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.b4040i05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Guillaume Coudray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Solviche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Judith Rainhorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rainhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Solviche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://www.canal-u.tv/145493. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.7f354o3h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Solviche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://www.canal-u.tv/145731. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.7067c655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Linsey McGoey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linsey McGoey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Solviche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://www.canal-u.tv/145438. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.cd2e398c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8167,153 +8245,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SHS au défi de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Pragmatic are the Examples in Peirce's Illustrations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8323,409 +8401,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMETS Avis 2023-44 - Entre liberté et responsabilité : l’engagement public des chercheurs et chercheuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COMETS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMETS Opinion 2023-44 - Freedom and responsibility: Academic researchers’ public advocacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023-44, COMETS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03036192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8793,51 +8871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C49C3699"/>
+    <w:nsid w:val="B94107EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8941,51 +9019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8CA76A21"/>
+    <w:nsid w:val="EB89F4AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9089,51 +9167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D00CB880"/>
+    <w:nsid w:val="0D4A874B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9237,51 +9315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F08E06D"/>
+    <w:nsid w:val="B572C215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9385,51 +9463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="387F1EE4"/>
+    <w:nsid w:val="B14A1941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9628,51 +9706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-psl.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://republique-des-savoirs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caphes.ens.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihest.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2007PA010706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?article1452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathiasgirel.com/2018/06/06/reecouter-voyage-en-agnotologie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-matins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-methode-scientifique/la-methode-scientifique-emission-du-jeudi-18-fevrier-2021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/replay-radio/info-medias/pour-les-industries-il-faut-rentrer-sur-le-terrain-de-la-science-pour-faire-pression-sur-la-recherche-selon-le-philosophe-mathias-girel_4289603.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe1.fr/medias-tele/la-fabrique-de-lignorance-arte-raconte-comment-des-industriels-manipulent-la-science-4027136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettreaudiovisuel.com/ce-documentaire-apporte-des-elements-nouveaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radioclassique.fr/magazine/articles/la-fabrique-de-lignorance-le-documentaire-darte-qui-demonte-les-fake-news/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibre.be/culture/medias-tele/comment-l-industrie-instille-le-doute-dans-nos-esprits-pour-son-profit-6033edaa7b50a62acf3ce99d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/societe/sante/la-science-est-parfois-utilisee-contre-elle-meme-20210215_EUKYJXJTKZB25GJKEIGOVKBHNA/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/debats/2020/11/18/ce-ne-sont-pas-les-questions-qui-font-le-complotisme-mais-la-maniere-dont-il-leur-apporte-une-repons_1805989/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/divers-aspects-de-la-pensee-contemporaine/divers-aspects-de-la-pensee-contemporaine-lunion-rationaliste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/avoir-raison-avec/avoir-raison-avec-john-dewey-25-john-dewey-et-ses-publics" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conspiracywatch.info/mathias-girel-decortique-la-notion-problematique-d-infodemie.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/terre/2020/04/29/mathias-girel-face-au-rechauffement-climatique-la-connaissance-ne-suffit-plus-sans-un-engagement-pol_1786688" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.lamarseillaise.fr/analyses-de-la-redaction/decryptage/81771-entretien-mathias-girel-l-inquietude-pour-sa-propre-sante-est-un-accelerateur-de-rumeurs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnews.fr/france/2020-03-31/mathias-girel-pour-lutter-contre-les-theories-du-complot-il-faut-reexpliquer-la" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2020/02/26/infox-et-confusion-retour-sur-un-angle-mort/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/2019/03/13/le-doute-et-la-science-vus-par-un-philosophe/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/matieres-a-penser/les-conditions-du-debat-35-vrais-et-faux-complots" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/articles/la-science-est-elle-en-crise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.cnrs.fr/articles/is-science-in-crisis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letemps.ch/monde/reponse-aux-theories-complot-parfois-inaudible" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2XwnJUzgO88" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/06/11/comment-se-dit-fake-news-en-francais_1658020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neonmag.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2018/06/04/de-quoi-parle-projet-de-loi-fake-news/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/03/23/mathias-girel-il-est-artificiel-de-construire-une-classe-d-experts-qui-s-opposerait-a-la-masse-des-c_1638428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/actualite-france/2018/01/08/01016-20180108ARTFIG00266-theorie-du-complot-les-jeunes-en-premiere-ligne.php" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abonnes.lemonde.fr/idees/article/2017/10/07/mathias-girel-la-difficile-etude-de-l-ignorance_5197600_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/lopinion-presque-toujours-raison-24-karl-popper-et-les" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rts.ch/play/radio/versus-penser/audio/versus-penser-a-quoi-et-a-qui-servent-les-controverses-scientifiques?id=8310425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/du-grain-moudre/peut-produire-une-expertise-scientifique-au-dessus-de-tout-soupcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pourlascience.fr/ewb_pages/a/article-il-est-important-de-savoir-comment-l-ignorance-est-produite-37379.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro.publicsenat.fr/samedi-22-octobre-a-22h-zone-rouge-de-olivier-dubuquoy-et-laetitia-moreau/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webcache.googleusercontent.com/hal-01388927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-grande-table-2eme-partie/quest-ce-que-lagnotologie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/sciences/2014/05/01/controler-durablement-l-information-pour-saper-un-savoir-constitue_1008645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2257111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.3065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.212.0135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dessendier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.050.0093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v8i2.305" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.008.0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2316-5278" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.150.0035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.020.0013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.194.0045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18758185-01201009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Proctor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.485" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0992" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0964" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.693.0395" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Daled" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=L_esprit_en_acte_Psychologie__mythologies_et_pratique_chez_les_pragmatistes_9782711629855&amp;amp;search_back=girel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5020-science-et-territoires-de-l-ignorance.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Reichstadt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roder," TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Cavell," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Domenach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferron Nathalie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chauvir&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110785845-003/html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110785845-003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0131" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.47066" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774709v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199395699.013.19" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003100607-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9780429259869" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/526-chine-france-europe-asie.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/quel-age-post-seculier/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kj1s-e271" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.662fpr45" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b4040i05" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7f354o3h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey McGoey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cd2e398c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-psl.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://republique-des-savoirs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caphes.ens.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihest.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2007PA010706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?article1452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathiasgirel.com/2018/06/06/reecouter-voyage-en-agnotologie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-matins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-methode-scientifique/la-methode-scientifique-emission-du-jeudi-18-fevrier-2021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/replay-radio/info-medias/pour-les-industries-il-faut-rentrer-sur-le-terrain-de-la-science-pour-faire-pression-sur-la-recherche-selon-le-philosophe-mathias-girel_4289603.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe1.fr/medias-tele/la-fabrique-de-lignorance-arte-raconte-comment-des-industriels-manipulent-la-science-4027136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettreaudiovisuel.com/ce-documentaire-apporte-des-elements-nouveaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radioclassique.fr/magazine/articles/la-fabrique-de-lignorance-le-documentaire-darte-qui-demonte-les-fake-news/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibre.be/culture/medias-tele/comment-l-industrie-instille-le-doute-dans-nos-esprits-pour-son-profit-6033edaa7b50a62acf3ce99d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/societe/sante/la-science-est-parfois-utilisee-contre-elle-meme-20210215_EUKYJXJTKZB25GJKEIGOVKBHNA/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/debats/2020/11/18/ce-ne-sont-pas-les-questions-qui-font-le-complotisme-mais-la-maniere-dont-il-leur-apporte-une-repons_1805989/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/divers-aspects-de-la-pensee-contemporaine/divers-aspects-de-la-pensee-contemporaine-lunion-rationaliste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/avoir-raison-avec/avoir-raison-avec-john-dewey-25-john-dewey-et-ses-publics" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conspiracywatch.info/mathias-girel-decortique-la-notion-problematique-d-infodemie.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/terre/2020/04/29/mathias-girel-face-au-rechauffement-climatique-la-connaissance-ne-suffit-plus-sans-un-engagement-pol_1786688" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.lamarseillaise.fr/analyses-de-la-redaction/decryptage/81771-entretien-mathias-girel-l-inquietude-pour-sa-propre-sante-est-un-accelerateur-de-rumeurs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnews.fr/france/2020-03-31/mathias-girel-pour-lutter-contre-les-theories-du-complot-il-faut-reexpliquer-la" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2020/02/26/infox-et-confusion-retour-sur-un-angle-mort/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/2019/03/13/le-doute-et-la-science-vus-par-un-philosophe/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/matieres-a-penser/les-conditions-du-debat-35-vrais-et-faux-complots" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/articles/la-science-est-elle-en-crise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.cnrs.fr/articles/is-science-in-crisis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letemps.ch/monde/reponse-aux-theories-complot-parfois-inaudible" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2XwnJUzgO88" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/06/11/comment-se-dit-fake-news-en-francais_1658020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neonmag.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2018/06/04/de-quoi-parle-projet-de-loi-fake-news/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/03/23/mathias-girel-il-est-artificiel-de-construire-une-classe-d-experts-qui-s-opposerait-a-la-masse-des-c_1638428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/actualite-france/2018/01/08/01016-20180108ARTFIG00266-theorie-du-complot-les-jeunes-en-premiere-ligne.php" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abonnes.lemonde.fr/idees/article/2017/10/07/mathias-girel-la-difficile-etude-de-l-ignorance_5197600_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/lopinion-presque-toujours-raison-24-karl-popper-et-les" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rts.ch/play/radio/versus-penser/audio/versus-penser-a-quoi-et-a-qui-servent-les-controverses-scientifiques?id=8310425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/du-grain-moudre/peut-produire-une-expertise-scientifique-au-dessus-de-tout-soupcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pourlascience.fr/ewb_pages/a/article-il-est-important-de-savoir-comment-l-ignorance-est-produite-37379.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro.publicsenat.fr/samedi-22-octobre-a-22h-zone-rouge-de-olivier-dubuquoy-et-laetitia-moreau/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webcache.googleusercontent.com/hal-01388927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-grande-table-2eme-partie/quest-ce-que-lagnotologie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/sciences/2014/05/01/controler-durablement-l-information-pour-saper-un-savoir-constitue_1008645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05603911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.059.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2257111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.3065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.212.0135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dessendier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.050.0093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v8i2.305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.008.0032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0197" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2316-5278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.150.0035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.020.0013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.194.0045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18758185-01201009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Proctor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0992" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0964" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.693.0395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Daled" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=L_esprit_en_acte_Psychologie__mythologies_et_pratique_chez_les_pragmatistes_9782711629855&amp;amp;search_back=girel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5020-science-et-territoires-de-l-ignorance.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Reichstadt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roder," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Cavell," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Domenach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferron Nathalie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chauvir&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110785845-003/html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110785845-003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.47066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199395699.013.19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003100607-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9780429259869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/526-chine-france-europe-asie.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/quel-age-post-seculier/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588875v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kj1s-e271" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.662fpr45" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134875v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b4040i05" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7f354o3h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey McGoey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cd2e398c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>