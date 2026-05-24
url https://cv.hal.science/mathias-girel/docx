--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -4121,165 +4121,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les SHS au défi de l'ignorance</w:t>
+                <w:t xml:space="preserve">Gestures in the Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44, pp.19-21</w:t>
+              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, VIII (1), pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399640v1</w:t>
+                <w:t xml:space="preserve">hal-01388957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures in the Making</w:t>
+                <w:t xml:space="preserve">Les SHS au défi de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pragmatism and American Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, VIII (1), pp.177-180</w:t>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388957v1</w:t>
+                <w:t xml:space="preserve">hal-01399640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage des notions: à propos de la &amp;quot;Bonne science&amp;quot; (Sound Science)</w:t>
               </w:r>
@@ -8871,51 +8871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B94107EB"/>
+    <w:nsid w:val="1C238056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9019,51 +9019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EB89F4AA"/>
+    <w:nsid w:val="DE90236E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9167,51 +9167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D4A874B"/>
+    <w:nsid w:val="43DE7EF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9315,51 +9315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B572C215"/>
+    <w:nsid w:val="6DDF2B6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9463,51 +9463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B14A1941"/>
+    <w:nsid w:val="D9A314F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9706,51 +9706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-psl.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://republique-des-savoirs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caphes.ens.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihest.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2007PA010706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?article1452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathiasgirel.com/2018/06/06/reecouter-voyage-en-agnotologie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-matins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-methode-scientifique/la-methode-scientifique-emission-du-jeudi-18-fevrier-2021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/replay-radio/info-medias/pour-les-industries-il-faut-rentrer-sur-le-terrain-de-la-science-pour-faire-pression-sur-la-recherche-selon-le-philosophe-mathias-girel_4289603.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe1.fr/medias-tele/la-fabrique-de-lignorance-arte-raconte-comment-des-industriels-manipulent-la-science-4027136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettreaudiovisuel.com/ce-documentaire-apporte-des-elements-nouveaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radioclassique.fr/magazine/articles/la-fabrique-de-lignorance-le-documentaire-darte-qui-demonte-les-fake-news/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibre.be/culture/medias-tele/comment-l-industrie-instille-le-doute-dans-nos-esprits-pour-son-profit-6033edaa7b50a62acf3ce99d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/societe/sante/la-science-est-parfois-utilisee-contre-elle-meme-20210215_EUKYJXJTKZB25GJKEIGOVKBHNA/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/debats/2020/11/18/ce-ne-sont-pas-les-questions-qui-font-le-complotisme-mais-la-maniere-dont-il-leur-apporte-une-repons_1805989/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/divers-aspects-de-la-pensee-contemporaine/divers-aspects-de-la-pensee-contemporaine-lunion-rationaliste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/avoir-raison-avec/avoir-raison-avec-john-dewey-25-john-dewey-et-ses-publics" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conspiracywatch.info/mathias-girel-decortique-la-notion-problematique-d-infodemie.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/terre/2020/04/29/mathias-girel-face-au-rechauffement-climatique-la-connaissance-ne-suffit-plus-sans-un-engagement-pol_1786688" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.lamarseillaise.fr/analyses-de-la-redaction/decryptage/81771-entretien-mathias-girel-l-inquietude-pour-sa-propre-sante-est-un-accelerateur-de-rumeurs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnews.fr/france/2020-03-31/mathias-girel-pour-lutter-contre-les-theories-du-complot-il-faut-reexpliquer-la" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2020/02/26/infox-et-confusion-retour-sur-un-angle-mort/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/2019/03/13/le-doute-et-la-science-vus-par-un-philosophe/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/matieres-a-penser/les-conditions-du-debat-35-vrais-et-faux-complots" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/articles/la-science-est-elle-en-crise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.cnrs.fr/articles/is-science-in-crisis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letemps.ch/monde/reponse-aux-theories-complot-parfois-inaudible" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2XwnJUzgO88" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/06/11/comment-se-dit-fake-news-en-francais_1658020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neonmag.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2018/06/04/de-quoi-parle-projet-de-loi-fake-news/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/03/23/mathias-girel-il-est-artificiel-de-construire-une-classe-d-experts-qui-s-opposerait-a-la-masse-des-c_1638428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/actualite-france/2018/01/08/01016-20180108ARTFIG00266-theorie-du-complot-les-jeunes-en-premiere-ligne.php" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abonnes.lemonde.fr/idees/article/2017/10/07/mathias-girel-la-difficile-etude-de-l-ignorance_5197600_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/lopinion-presque-toujours-raison-24-karl-popper-et-les" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rts.ch/play/radio/versus-penser/audio/versus-penser-a-quoi-et-a-qui-servent-les-controverses-scientifiques?id=8310425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/du-grain-moudre/peut-produire-une-expertise-scientifique-au-dessus-de-tout-soupcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pourlascience.fr/ewb_pages/a/article-il-est-important-de-savoir-comment-l-ignorance-est-produite-37379.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro.publicsenat.fr/samedi-22-octobre-a-22h-zone-rouge-de-olivier-dubuquoy-et-laetitia-moreau/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webcache.googleusercontent.com/hal-01388927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-grande-table-2eme-partie/quest-ce-que-lagnotologie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/sciences/2014/05/01/controler-durablement-l-information-pour-saper-un-savoir-constitue_1008645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05603911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.059.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2257111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.3065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.212.0135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dessendier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.050.0093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v8i2.305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.008.0032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0197" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2316-5278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.150.0035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.020.0013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.194.0045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18758185-01201009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Proctor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0992" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0964" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.693.0395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Daled" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=L_esprit_en_acte_Psychologie__mythologies_et_pratique_chez_les_pragmatistes_9782711629855&amp;amp;search_back=girel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5020-science-et-territoires-de-l-ignorance.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Reichstadt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roder," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Cavell," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Domenach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferron Nathalie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chauvir&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110785845-003/html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110785845-003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.47066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199395699.013.19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003100607-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9780429259869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/526-chine-france-europe-asie.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/quel-age-post-seculier/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588875v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kj1s-e271" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.662fpr45" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134875v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b4040i05" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7f354o3h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey McGoey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cd2e398c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-psl.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://republique-des-savoirs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caphes.ens.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihest.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2007PA010706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sphere.univ-paris-diderot.fr/spip.php?article1452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathiasgirel.com/2018/06/06/reecouter-voyage-en-agnotologie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-matins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-methode-scientifique/la-methode-scientifique-emission-du-jeudi-18-fevrier-2021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/replay-radio/info-medias/pour-les-industries-il-faut-rentrer-sur-le-terrain-de-la-science-pour-faire-pression-sur-la-recherche-selon-le-philosophe-mathias-girel_4289603.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europe1.fr/medias-tele/la-fabrique-de-lignorance-arte-raconte-comment-des-industriels-manipulent-la-science-4027136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettreaudiovisuel.com/ce-documentaire-apporte-des-elements-nouveaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radioclassique.fr/magazine/articles/la-fabrique-de-lignorance-le-documentaire-darte-qui-demonte-les-fake-news/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibre.be/culture/medias-tele/comment-l-industrie-instille-le-doute-dans-nos-esprits-pour-son-profit-6033edaa7b50a62acf3ce99d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/societe/sante/la-science-est-parfois-utilisee-contre-elle-meme-20210215_EUKYJXJTKZB25GJKEIGOVKBHNA/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/debats/2020/11/18/ce-ne-sont-pas-les-questions-qui-font-le-complotisme-mais-la-maniere-dont-il-leur-apporte-une-repons_1805989/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/divers-aspects-de-la-pensee-contemporaine/divers-aspects-de-la-pensee-contemporaine-lunion-rationaliste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/avoir-raison-avec/avoir-raison-avec-john-dewey-25-john-dewey-et-ses-publics" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conspiracywatch.info/mathias-girel-decortique-la-notion-problematique-d-infodemie.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberation.fr/terre/2020/04/29/mathias-girel-face-au-rechauffement-climatique-la-connaissance-ne-suffit-plus-sans-un-engagement-pol_1786688" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.lamarseillaise.fr/analyses-de-la-redaction/decryptage/81771-entretien-mathias-girel-l-inquietude-pour-sa-propre-sante-est-un-accelerateur-de-rumeurs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnews.fr/france/2020-03-31/mathias-girel-pour-lutter-contre-les-theories-du-complot-il-faut-reexpliquer-la" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2020/02/26/infox-et-confusion-retour-sur-un-angle-mort/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reforme.net/2019/03/13/le-doute-et-la-science-vus-par-un-philosophe/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/matieres-a-penser/les-conditions-du-debat-35-vrais-et-faux-complots" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/articles/la-science-est-elle-en-crise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.cnrs.fr/articles/is-science-in-crisis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letemps.ch/monde/reponse-aux-theories-complot-parfois-inaudible" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2XwnJUzgO88" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/06/11/comment-se-dit-fake-news-en-francais_1658020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neonmag.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aoc.media/analyse/2018/06/04/de-quoi-parle-projet-de-loi-fake-news/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/debats/2018/03/23/mathias-girel-il-est-artificiel-de-construire-une-classe-d-experts-qui-s-opposerait-a-la-masse-des-c_1638428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/actualite-france/2018/01/08/01016-20180108ARTFIG00266-theorie-du-complot-les-jeunes-en-premiere-ligne.php" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abonnes.lemonde.fr/idees/article/2017/10/07/mathias-girel-la-difficile-etude-de-l-ignorance_5197600_3232.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/lopinion-presque-toujours-raison-24-karl-popper-et-les" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rts.ch/play/radio/versus-penser/audio/versus-penser-a-quoi-et-a-qui-servent-les-controverses-scientifiques?id=8310425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/du-grain-moudre/peut-produire-une-expertise-scientifique-au-dessus-de-tout-soupcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pourlascience.fr/ewb_pages/a/article-il-est-important-de-savoir-comment-l-ignorance-est-produite-37379.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pro.publicsenat.fr/samedi-22-octobre-a-22h-zone-rouge-de-olivier-dubuquoy-et-laetitia-moreau/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webcache.googleusercontent.com/hal-01388927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/la-grande-table-2eme-partie/quest-ce-que-lagnotologie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liberation.fr/sciences/2014/05/01/controler-durablement-l-information-pour-saper-un-savoir-constitue_1008645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05603911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.059.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2257111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.3065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.164.0013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.212.0135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dessendier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.050.0093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v8i2.305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.008.0032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0197" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2316-5278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.150.0035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.020.0013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388957v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.194.0045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18758185-01201009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Proctor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.141.0103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0992" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.799.0964" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.693.0395" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Daled" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Queyroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=L_esprit_en_acte_Psychologie__mythologies_et_pratique_chez_les_pragmatistes_9782711629855&amp;amp;search_back=girel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5020-science-et-territoires-de-l-ignorance.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulot Mathieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Reichstadt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roder," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Cavell," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Domenach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferron Nathalie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chauvir&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110785845-003/html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110785845-003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.kesse.2023.01.0131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.47066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199395699.013.19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003100607-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9780429259869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/526-chine-france-europe-asie.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/quel-age-post-seculier/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588875v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kj1s-e271" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.662fpr45" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134875v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b4040i05" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7f354o3h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey McGoey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cd2e398c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>