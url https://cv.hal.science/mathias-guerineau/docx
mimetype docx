--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -1091,51 +1091,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1220,230 +1220,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring social acceptability of energy sufficiency policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooking for transitioning : a study of social restaurant scaling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Poinet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st annual conference of the International Society for the Scientific Study of Subjectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble School of Management, Sep 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th CIRIEC International research conference on social economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences po Bordeaux, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284691v1</w:t>
+                <w:t xml:space="preserve">hal-05583293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researcher-innovator posture to design artefact in the Anthropocene area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+                <w:t xml:space="preserve">Exploring social acceptability of energy sufficiency policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pedehour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM - Colloque 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Burgundy School of business, May 2023, Dijon (FRA), France</w:t>
+              <w:t xml:space="preserve">41st annual conference of the International Society for the Scientific Study of Subjectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble School of Management, Sep 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435113v1</w:t>
+                <w:t xml:space="preserve">hal-05284691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment élaborer des outils de gestion pour répondre à des enjeux complexes de l’économie sociale et solidaire</w:t>
               </w:r>
@@ -1518,394 +1518,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de recherche-action pour l’ESS : l’application de la design science methodology aux enjeux de déploiement de l’innovation sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Researcher-innovator posture to design artefact in the Anthropocene area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Rencontres du Réseau inter-universitaire de l'économie sociales et solidaire (RIUESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Avignon &amp; Arles, France</w:t>
+              <w:t xml:space="preserve">AIM - Colloque 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burgundy School of business, May 2023, Dijon (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441661v1</w:t>
+                <w:t xml:space="preserve">hal-04435113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de recherche hybride pour l'ESS : l'application de la design science methodology aux enjeux de déploiement de l'innovation sociale</w:t>
+                <w:t xml:space="preserve">Une méthode de recherche-action pour l’ESS : l’application de la design science methodology aux enjeux de déploiement de l’innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de recherche GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIIèmes Rencontres du Réseau inter-universitaire de l'économie sociales et solidaire (RIUESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Avignon &amp; Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441687v1</w:t>
+                <w:t xml:space="preserve">hal-04441661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation et des publics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Petit</w:t>
+                <w:t xml:space="preserve">Une méthode de recherche hybride pour l'ESS : l'application de la design science methodology aux enjeux de déploiement de l'innovation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10èmes journées de recherche GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790647v1</w:t>
+                <w:t xml:space="preserve">hal-04441687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological conditions for the sustainable diffusion of innovation: a framework based on planetary boundaries</w:t>
+                <w:t xml:space="preserve">Intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation et des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790652v1</w:t>
+                <w:t xml:space="preserve">hal-03790647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer le système face aux grands challenges par l'expérimentation d'utopies « pragmatiques » : le cas des Territoires Zéro Chômeurs Longue Durée</w:t>
               </w:r>
@@ -2075,561 +2088,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to look up? &amp;quot; : adapter la Design Science pour aider la recherche en Green IS à l'ère de l'Anthropocène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Jacob</w:t>
+                <w:t xml:space="preserve">Ecological conditions for the sustainable diffusion of innovation: a framework based on planetary boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guerineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM, May 2022, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435186v1</w:t>
+                <w:t xml:space="preserve">hal-03790652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Petit</w:t>
+                <w:t xml:space="preserve">How to look up? &amp;quot; : adapter la Design Science pour aider la recherche en Green IS à l'ère de l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Food System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM, May 2022, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497025v1</w:t>
+                <w:t xml:space="preserve">hal-04435186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green hydrogen multi-market optimisation: real complementarities or temporary transaction costs?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Food System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570429v1</w:t>
+                <w:t xml:space="preserve">hal-03497025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Green hydrogen multi-market optimisation: real complementarities or temporary transaction costs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Woznicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Brest (France), France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496927v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Longoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luzzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03496927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annachiara Longoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luzzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03496940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2639,51 +2734,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sur les perspectives de la recherche en SI et anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2712,87 +2807,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Management &amp; Data Science, 2025, 978-2-9596430-3-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d’évaluation des projets d’innovation sociale : le cas d’un contrat à impact social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,100 +2906,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impact social dans les organisations solidaires: Valeurs et pratiques d’évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, Série management et organisations solidaires volume 2, 978-1-83612-025-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L'expérimentation Territoires zéro chômeur de longue durée : trajectoire et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bazurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2913,74 +3008,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothée Duverger; Victoria Bazurto; Mathias Guérineau; Julien Kleszczowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires zéro chômeur de longue durée : de l’expérimentation à l’institutionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-11, 2025, Territoires de l’ESS, 9782385191405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05335376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2990,139 +3085,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires zéro chômeur de longue durée : de l’expérimentation à l’institutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bazurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.212, 2025, Territoires de l’ESS, 9782385191405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3132,130 +3227,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial planning with input-output models: empirical evidence from low-carbon hydrogen in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Guionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3265,169 +3360,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s'organise la sobriété énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3436,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de Recherche en Gestion, i3, Ecole polytechnique; Laboratoire d'Economie et de Management de Nantes Atlantique, Université de Nantes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3490,114 +3585,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de diffusion et de transfert de l’innovation à celui de déploiement : une conceptualisation nouvelle de la phase aval des processus d’innovation des firmes multinationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017SACLX101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01807663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3744,51 +3839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0231" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Mayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.103294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3155996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.048.0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043075ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052762ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loi&#8305;se Berkowitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Longoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bazurto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/territoires-zero-chomeur-de-longue-duree-de-lexperimentation-a-linstitutionnalisation/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guionie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01807663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLX101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0231" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Mayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.103294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3155996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.048.0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043075ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052762ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loi&#8305;se Berkowitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Longoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bazurto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/territoires-zero-chomeur-de-longue-duree-de-lexperimentation-a-linstitutionnalisation/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guionie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01807663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLX101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>