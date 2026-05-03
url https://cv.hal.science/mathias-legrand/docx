--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -186,218 +186,332 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted residual solution methods</w:t>
+                <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155148v1</w:t>
+                <w:t xml:space="preserve">hal-05590469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Weighted residual solution methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">First Return Time near grazing linear modes of discrete vibro-impact systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -407,139 +521,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equal[iseR]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Hashemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:snp:42ebe35d25f667d479bea120e0698ed7f4b31cc0;origin=https://github.com/mlegr/EqualISER⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -549,206 +663,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introductory Tutorial on Nonlinear Modal Analysis Through an Academic Vibro-Impact Oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Touzé; Attilio Frangi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Order Reduction for Design, Analysis and Control of Nonlinear Vibratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 614, pp.277-298, 2024, CISM International Centre for Mechanical Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-67499-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis: from the discrete to the continuous settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Remco Leine; Vincent Acary; Olivier Brüls. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Topics in Nonsmooth Dynamics. Transactions of the European Network for Nonsmooth Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.191-234, 2018, 9783319759715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75972-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -758,15852 +872,16340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization framework for rigid and non-rigid foldable origami metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jamalimehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Pasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added nonlinear damping of homogenized fluid-saturated microperforated plates in Forchheimer flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.119018. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical transient dynamics of radial rotor-stator contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodynamic responses of the human hand-arm system under nail gun shock vibration and differences between males and females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Engelbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113, pp.103913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2026.103913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equality-Based Weighted Residual Formulation for the Vibration of Systems with Two-Dimensional Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.127-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/2684-6500.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping performance of finite microperforated plates using multi-size and spatial distributions of perforations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact, equality-based weighted residual formulation for periodic solutions of systems undergoing frictional occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.144-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/2684-6500.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth Modal Analysis of a Varying Cross-Sectional Area Bar in Unilateral Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 545, pp.117385. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Balance based Nonsmooth Modal Analysis of unilaterally constrained discrete systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 112, pp.1619-1640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-09014-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First return time to the contact hyperplane for n-degree-of-freedom vibro-impact systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong Le Thi</w:t>
+                <w:t xml:space="preserve">Vibration and damping analysis of a thin finite-size microperforated plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 541, pp.117295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957546v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration and damping analysis of a thin finite-size microperforated plate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">First return time to the contact hyperplane for n-degree-of-freedom vibro-impact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117295⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634548v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Alembert function for exact non-smooth modal analysis of the bar in unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth Modal Analysis via the Boundary Element Method for one-dimensional bar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11071-021-06994-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of inverted flags: Experiments and comparison with theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flores Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 101, pp.103199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.103199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flapping of heavy inverted flags: a fluid-elastic instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flores Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 904, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2020.758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability and the post-critical behaviour of two-dimensional inverted flags in axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 890, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2020.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear dynamics of slender inverted flags in uniform steady flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic solutions of a two-degree-of-freedom autonomous vibro-impact oscillator with sticking phases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong Le Thi</w:t>
+                <w:t xml:space="preserve">Nonsmooth modal analysis of an elastic bar subject to a unilateral contact constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (4), pp.2453-2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-017-4025-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305719v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth Thermoelastic Simulations of Blade–Casing Contact Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4040857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569316v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Model Reduction for Efficient Simulations of Rotor-Stator Contact Interaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Periodic solutions of a two-degree-of-freedom autonomous vibro-impact oscillator with sticking phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4040858⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.54-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989175v1</w:t>
+                <w:t xml:space="preserve">hal-01305719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis of an elastic bar subject to a unilateral contact constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Berthoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Yoong</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-017-4025-9⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471341v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth Thermoelastic Simulations of Blade–Casing Contact Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical Model Reduction for Efficient Simulations of Rotor-Stator Contact Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4040857⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4040858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989188v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear static response of low-aspect-ratio inverted flags subjected to a steady flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83, pp.413-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis of a $N$-degree-of-freedom system undergoing a purely elastic impact law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokly Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.190-219. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-smooth modal analysis of piecewise-linear impact oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (3), pp.1710-1747. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1081506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic solutions of $n$-dof autonomous vibro-impact oscillators with one lasting contact phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90 (3), pp.1771-1783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11071-017-3763-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Three-Dimensional Rotor/Stator Interaction Simulations in Aircraft Engines With Time-Dependent Angular Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (3), pp.031202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4034503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Dynamic Behavior of Circular Cylindrical Shell Made of Hyperelastic Arterial Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Breslavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83 (5), pp.051002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4032549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric deformations of circular rings made of linear and Neo-Hookean materials under internal and external pressure: A benchmark for finite element codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Breslavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Alijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.39-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional modeling of unilateral contact-induced shaft precessional motions in bladed-disk/casing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjectural bifurcation analysis of the contact-induced vibratory response of an aircraft engine blade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Millecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348, pp.239-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral contact induced blade/casing vibratory interactions in impellers: Analysis for rigid casings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Meingast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.244-262. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral contact induced blade/casing vibratory interactions in impellers: Analysis for flexible casings with friction and abradable coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348, pp.344-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesign of a High-Pressure Compressor Blade Accounting for Nonlinear Structural Interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear vibrations of thin hyperelastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Breslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1001002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.04.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4028263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120158v1</w:t>
+                <w:t xml:space="preserve">hal-00983980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of thin hyperelastic plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A linear complementarity problem formulation for periodic solutions to unilateral contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Meingast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.04.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00983980v1</w:t>
+                <w:t xml:space="preserve">hal-00955647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear complementarity problem formulation for periodic solutions to unilateral contact problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Redesign of a High-Pressure Compressor Blade Accounting for Nonlinear Structural Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137 (2), pp.022502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4028263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00955647v1</w:t>
+                <w:t xml:space="preserve">hal-01120158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The computation of wavelet-Galerkin three-term connection coefficients on a bounded domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3968/5016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced vibrations of a turbine blade undergoing regularized unilateral contact conditions through the wavelet balance method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (5), pp.351-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.4807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Solving One-Dimensional Partial Differential Equations With Spatially Dependent Variables Using the Wavelet-Galerkin Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Physically and geometrically non-linear vibrations of thin rectangular plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Breslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4023637⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2013.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330602v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of abradable coating removal in aircraft engines through delay differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4024959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically and geometrically non-linear vibrations of thin rectangular plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On Solving One-Dimensional Partial Differential Equations With Spatially Dependent Variables Using the Wavelet-Galerkin Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2013.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4023637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864370v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical-experimental confrontation in the simulation of tool/abradable material interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (6), pp.062102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4023262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical-experimental comparison in the simulation of rotor/stator interaction through blade-tip/abradable coating contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Millecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4006446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full three-dimensional investigation of structural contact interactions in turbomachines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 331 (11), pp.2578-2601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modal Analysis of Mechanical Systems with Frictionless Contact Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laxalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, In press. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0556-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of abradable coating removal in aircraft engines through plastic constitutive law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4004951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation plastique bi-linéaire de l'usure de matériaux abradables : application aux turbo-machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural modal interaction of a four-degree-of-freedom bladed disk and casing model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2010030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.13-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4001903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551922v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of reduced models for the detection of modal interaction through rotor stator contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (26), pp.5546-5562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modal interaction of a four-degree-of-freedom bladed disk and casing model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation plastique bi-linéaire de l'usure de matériaux abradables : application aux turbo-machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4001903⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.283-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522524v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a rotor speed transient response with radial rubbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Stoisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (5), pp.527-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modeling of an aircraft engine structural bladed disk-casing modal interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A sparse preconditioned iterative method for vibration analysis of geometrically mistuned bladed disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Ganine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (5-6), pp.342-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2008.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.06.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00328186v2</w:t>
+                <w:t xml:space="preserve">hal-00363296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sparse preconditioned iterative method for vibration analysis of geometrically mistuned bladed disks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional modeling of an aircraft engine structural bladed disk-casing modal interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 319 (1-2), pp.366-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2008.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00363296v1</w:t>
+                <w:t xml:space="preserve">hal-00328186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-dimensional Harmonic Balance Method extended to non-explicit nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (1-2-3), pp.269-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/remn.15.269-280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Normal Modes of a Rotating Shaft Based on the Invariant Manifold Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Shaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/S1023621X04000338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (95)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Thermomechanical Model of Transient Rotordynamics Resulting From Radial Rotor-Stator Contact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Frequency-time weighted residuals: a discontinuous formulation for unilateral contact events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME TurboExpo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Milan, Italy</w:t>
+              <w:t xml:space="preserve">17th World Congress on Computational Mechanics &amp; 10th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548487v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Stability Analysis of Two Parallel Inverted Flags in Axial Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic analysis of non-smooth contact in bladed disk root joints via an equality-based frequency domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael P Païdoussis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium on Fluid-Structure-Sound Interactions and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Unsteady Aerodynamics Aeroacoustics and Aeroelasticity of Turbomachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2026, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206840v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equality-based frequency domain formulation for the fretting wear of vibrating structures with frictional contact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reduced Thermomechanical Model of Transient Rotordynamics Resulting From Radial Rotor-Stator Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ASME TurboExpo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308784v1</w:t>
+                <w:t xml:space="preserve">hal-05548487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du rayonnement acoustique de plaques et de coques à l’aide de microperforations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Résidus pondérés en temps-fréquence pour les systèmes vibrants avec frottement de Stribeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Hood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365890v1</w:t>
+                <w:t xml:space="preserve">hal-05499226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equality-based weighted residual formulation for the forced vibration of a beam with an attached friction damper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An equality-based weighted residual formulation for three-dimensional contact in aeroengine blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Munich, Germany. pp.1-2</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2026 Turbomachinery Technical Conference and Exposition (GT2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308557v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Linear Stability Analysis of Two Parallel Inverted Flags in Axial Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Symposium on Fluid-Structure-Sound Interactions and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484935v1</w:t>
+                <w:t xml:space="preserve">hal-05206840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution par résidus pondérés d'une formulation sous forme d'égalités de systèmes vibratoires avec frottement de Coulomb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An extended finite element frequency domain method for contact and multi-physics fretting wear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Tribomechadynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521553v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration behavior of a microperforated plate within an acoustic nonlinear framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An equality-based frequency domain formulation for the fretting wear of vibrating structures with frictional contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04484934v1</w:t>
+                <w:t xml:space="preserve">hal-05308784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Réduction du rayonnement acoustique de plaques et de coques à l’aide de microperforations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753469v1</w:t>
+                <w:t xml:space="preserve">hal-05365890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Equality-based weighted residual formulation for the forced vibration of a beam with an attached friction damper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Munich, Germany. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035493v1</w:t>
+                <w:t xml:space="preserve">hal-05308557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbomachinery transient dynamics of radial rotor-stator contact occurrences with friction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5304-5310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2023-102198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197339v1</w:t>
+                <w:t xml:space="preserve">hal-04484935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Two Parallel Inverted Flags in Axial Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Résolution par résidus pondérés d'une formulation sous forme d'égalités de systèmes vibratoires avec frottement de Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Païdoussis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition (IMECE2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188741v1</w:t>
+                <w:t xml:space="preserve">hal-04521553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact weighted residual formulation for periodic solutions of systems undergoing frictional occurrences</w:t>
+                <w:t xml:space="preserve">Vibration behavior of a microperforated plate within an acoustic nonlinear framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Nonlinear dynamics for design of mechanical systems across different length/time scales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5382-5388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201237v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Two Parallel Inverted Flags in Axial Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition (IMECE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2023-112706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186463v1</w:t>
+                <w:t xml:space="preserve">hal-04188741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Chiba, Japan. pp.5568-5574, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2023_0790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Equality-Based Formulation for Vibrating Systems with Friction</w:t>
+                <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nodycon 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201054v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equality-Based Weighted Residual Formulation for Periodic Solutions of Dry Friction Damped Systems</w:t>
+                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC-CIE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">EURODYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201052v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth Modal Analysis of Varying Cross-section Bar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Turbomachinery transient dynamics of radial rotor-stator contact occurrences with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-102198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751776v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact weighted residual formulation for periodic solutions of systems undergoing unilateral contact and frictional occurrences</w:t>
+                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Oscillations Conference (ENOC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.5343-5349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751780v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth Modal Analysis of a Rectangular Plate in Unilateral Contact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compact weighted residual formulation for periodic solutions of systems undergoing frictional occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Nonlinear dynamics for design of mechanical systems across different length/time scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tsukuba, Japan. pp.152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753823v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibratoire des plaques microperforées finies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Equality-Based Formulation for Vibrating Systems with Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès français d'acoustique CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nodycon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655705v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodal-Boundary Finite-Element Method for the Signorini Problem In Two Dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Equality-Based Weighted Residual Formulation for Periodic Solutions of Dry Friction Damped Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2021, Virtual, Online, United States</w:t>
+              <w:t xml:space="preserve">IDETC-CIE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010691v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis of a two-bar system via Boundary Element Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth Modal Analysis of Varying Cross-section Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, (Virtual), United States</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029283v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis of a non-internally resonant finite bar subject to a unilateral contact constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compact weighted residual formulation for periodic solutions of systems undergoing unilateral contact and frictional occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IMAC: A Conference and Exposition on Structural Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Nonlinear Oscillations Conference (ENOC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918511v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why inverted flags flap: An experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth Modal Analysis of a Rectangular Plate in Unilateral Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Urman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Flutter and its Application (ISFA2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482212v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodal-Boundary Finite-Element Method for Periodic Solutions of Signorini Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement vibratoire des plaques microperforées finies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">16e Congrès français d'acoustique CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183151v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis with boundary element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth modal analysis of a two-bar system via Boundary Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference on Structural Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, (Virtual), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136267v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modal analysis of the bar in unilateral contact via analytical weak-solutions to the wave equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Nodal-Boundary Finite-Element Method for the Signorini Problem In Two Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Canadian Congress of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2021, Virtual, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151373v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an initial incidence angle on the dynamics of inverted flags</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Why inverted flags flap: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flores Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Canadian Congress of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Second International Symposium on Flutter and its Application (ISFA2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151372v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis of a non-internally resonant finite bar subject to a unilateral contact constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Yoong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Nonlinear Dynamics Conference (Nodycon 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th IMAC: A Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Experimental Mechanics, Jan 2019, Orlando, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12391-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277579v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluidelastic model for the nonlinear dynamics of two-dimensional inverted flags</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nodal-Boundary Finite-Element Method for Periodic Solutions of Signorini Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Urman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2019 Pressure Vessels &amp; Piping Conference (PVP2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279080v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of slender inverted flags in axial flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth modal analysis with boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzheng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XI International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athènes, Greece. pp.205-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47964/1120.9016.19060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812870v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical model reduction for efficient simulations of rotor-stator contact interaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear modal analysis of the bar in unilateral contact via analytical weak-solutions to the wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Urman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th Canadian Congress of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sherbrooke, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713849v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth thermoelastic simulations of blade-casing contact interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of an initial incidence angle on the dynamics of inverted flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Païdoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th Canadian Congress of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2018-75959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713919v1</w:t>
+                <w:t xml:space="preserve">hal-02151372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor-stator interaction: formulation, reduction and simulation of a nonsmooth thermo-elastic model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth modal analysis of a non-internally resonant finite bar subject to a unilateral contact constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Maui, United States</w:t>
+              <w:t xml:space="preserve">First International Nonlinear Dynamics Conference (Nodycon 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871945v1</w:t>
+                <w:t xml:space="preserve">hal-02277579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of an impact oscillator via nonsmooth modal analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A fluidelastic model for the nonlinear dynamics of two-dimensional inverted flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Païdoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2019 Pressure Vessels &amp; Piping Conference (PVP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Antonio, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2019-93576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509382v1</w:t>
+                <w:t xml:space="preserve">hal-02279080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectre vibratoire d'un oscillateur discret à impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dynamics of slender inverted flags in axial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures (CSMA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926322v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modal analysis of a one-dimensional bar undergoing unilateral contact via the time-domain boundary element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical model reduction for efficient simulations of rotor-stator contact interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 International Design Engineering Technical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cleveland, United States. </w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2017-68340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569943v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Moreau-Jean's Scheme for Energy Conservation in Inelastic Impact Dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth thermoelastic simulations of blade-casing contact interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569841v1</w:t>
+                <w:t xml:space="preserve">hal-01713919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Component Mode Synthesis for blade casing interaction prediction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spectre vibratoire d'un oscillateur discret à impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures (CSMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569918v1</w:t>
+                <w:t xml:space="preserve">hal-01926322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact dynamics near unilaterally constrained grazing orbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrum of an impact oscillator via nonsmooth modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562154v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis for a one-dimensional finite bar subject to unilateral contact using the Wave Finite Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Rotor-stator interaction: formulation, reduction and simulation of a nonsmooth thermo-elastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Joint International Conference on Multibody Systems Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408111v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis from elementary impact oscillators to turbomachines: limitations and avenues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nonlinear modal analysis of a one-dimensional bar undergoing unilateral contact via the time-domain boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayantheeswar Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 International Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cleveland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2017-68340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401772v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Modes of Vibration of Vibro-Impact Duffing Oscillators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modification of Moreau-Jean's Scheme for Energy Conservation in Inelastic Impact Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (XXIV ICTAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573247v1</w:t>
+                <w:t xml:space="preserve">hal-01569841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of statically pre-loaded human aorta</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical Component Mode Synthesis for blade casing interaction prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Ruimi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (XXIV ICTAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575964v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis of piecewise-linear impact systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact dynamics near unilaterally constrained grazing orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402551v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D Rotor/Stator Interaction Simulations in Aircraft Engines With Time-Dependent Angular Speed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth modal analysis for a one-dimensional finite bar subject to unilateral contact using the Wave Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourth Joint International Conference on Multibody Systems Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679431v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snecma's Viewpoint on the Numerical and Experimental Simulation of Blade-Tip/Casing Unilateral Contacts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth modal analysis from elementary impact oscillators to turbomachines: limitations and avenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Honolulu, HI, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2015-42682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01223582v1</w:t>
+                <w:t xml:space="preserve">hal-01401772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abradable coating removal in turbomachines: a macroscopic approach accounting for various wear mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Modes of Vibration of Vibro-Impact Duffing Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Urman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (XXIV ICTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188846v1</w:t>
+                <w:t xml:space="preserve">hal-01573247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation macroscopique des différents mécanismes d'usure d'un matériau abradable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth modal analysis of piecewise-linear impact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA; GeM; LMBS; LaSIE; LIMatB; LAMPA; LGCGM, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402723v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wave Finite Element Method applied to a one-dimensional linear elastodynamic problem with unilateral constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamics of statically pre-loaded human aorta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Breslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (XXIV ICTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194922v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D rotor/stator interaction simulations in aircraft engines with time dependent angular speed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Full 3D Rotor/Stator Interaction Simulations in Aircraft Engines With Time-Dependent Angular Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2016-56715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444757v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Wave Finite Element Method applied to a one-dimensional linear elastodynamic problem with unilateral constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
+              <w:t xml:space="preserve">The ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185973v1</w:t>
+                <w:t xml:space="preserve">hal-01194922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modes for a discrete mechanical system with rigid contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sokly Heng</w:t>
+                <w:t xml:space="preserve">Abradable coating removal in turbomachines: a macroscopic approach accounting for various wear mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Berthoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jun 2015, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2015-42500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186031v1</w:t>
+                <w:t xml:space="preserve">hal-01188846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modeling of shaft precessional motions induced by blade/casing unilateral contact in aircraft engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Modélisation macroscopique des différents mécanismes d'usure d'un matériau abradable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Berthoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbo Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA; GeM; LMBS; LaSIE; LIMatB; LAMPA; LGCGM, May 2015, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2014-25688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090671v2</w:t>
+                <w:t xml:space="preserve">hal-01402723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure compressor blade dynamics under aerodynamic and blade-tip unilateral contact forcings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Snecma's Viewpoint on the Numerical and Experimental Simulation of Blade-Tip/Casing Unilateral Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Jun 2014, Düsseldorf, Germany. </w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jun 2015, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2014-25675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2015-42682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130542v1</w:t>
+                <w:t xml:space="preserve">hal-01223582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations of an Axial Bar Experiencing Periodic Unilateral Contact Using the Wavelet Balance Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Full 3D rotor/stator interaction simulations in aircraft engines with time dependent angular speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference on Mechanical Vibration and Noise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403614v1</w:t>
+                <w:t xml:space="preserve">hal-03444757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjectural Bifurcation Analysis of an Aircraft Engine Blade Undergoing 3D Unilateral Contact Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/IGTI Turbo Expo Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2014-25674⟩</w:t>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183448v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration of a Square Hyperelastic Plate Around Statically Pre-Loaded State</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High-pressure compressor blade dynamics under aerodynamic and blade-tip unilateral contact forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Amabili</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME IDETC/CIE Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2014-35382⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jun 2014, Düsseldorf, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2014-25675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195752v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Rotor-Casing Interactions in the Centrifugal Compressor of a Helicopter Engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vibrations of an Axial Bar Experiencing Periodic Unilateral Contact Using the Wavelet Balance Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ousty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2013-94461⟩</w:t>
+              <w:t xml:space="preserve">26th Conference on Mechanical Vibration and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2014, Buffalo, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2014-34725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271334v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of abradable coating removal in aircraft engines through delay differential equations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear modes for a discrete mechanical system with rigid contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokly Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879815v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'enlèvement de matériau abradable à l'aide d'équations différentielles à retard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional modeling of shaft precessional motions induced by blade/casing unilateral contact in aircraft engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Turbo Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jun 2014, Dusseldorf, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2014-25688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104675v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor-stator interaction scenarios for the centrifugal compressor of a helicopter engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Conjectural Bifurcation Analysis of an Aircraft Engine Blade Undergoing 3D Unilateral Contact Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ousty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME IDETC Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2013-12211⟩</w:t>
+              <w:t xml:space="preserve">ASME/IGTI Turbo Expo Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2014-25674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851396v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Amplitude Vibrations of Thin Hyperelastic Plates: Neo-Hookean Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Vibration of a Square Hyperelastic Plate Around Statically Pre-Loaded State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Breslavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Amabili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Mechanical Engineering Congress and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IMECE2013-62253⟩</w:t>
+              <w:t xml:space="preserve">ASME IDETC/CIE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2014-35382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933743v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative numerical analysis of rotor-casing interactions in centrifugal compressors of helicopter engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Investigation of Rotor-Casing Interactions in the Centrifugal Compressor of a Helicopter Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Meingast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ousty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2013-12212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2013-94461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851397v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a rotor/stator interaction case experimentally simulated with an industrial compressor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Modeling of abradable coating removal in aircraft engines through delay differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2012 Turbine Technical Conference and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2012-68173⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Antonio, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4024959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714538v1</w:t>
+                <w:t xml:space="preserve">hal-00879815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wavelet-Galerkin method for solving PDE's with spatially dependent variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'enlèvement de matériau abradable à l'aide d'équations différentielles à retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Sound and Vibration (ICSV19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">11e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719744v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of tool/abradable material interaction experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Rotor-stator interaction scenarios for the centrifugal compressor of a helicopter engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Meingast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ousty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2012 Turbine Technical Conference and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2012-68171⟩</w:t>
+              <w:t xml:space="preserve">ASME IDETC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, United States. pp.IDETC-12211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2013-12211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841147v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of time-marching techniques dedicated to nonsmooth systems: a nonlinear modal analysis approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Large Amplitude Vibrations of Thin Hyperelastic Plates: Neo-Hookean Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Breslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Laxalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 516 -- Nonsmooth contact and impact laws in mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2013-62253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719781v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Abradable Coating Wear Mechanical Properties on Rotor Stator Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A qualitative numerical analysis of rotor-casing interactions in centrifugal compressors of helicopter engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Meingast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ousty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo: Turbine Technical Conference and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2011-45189⟩</w:t>
+              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2013-12212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616524v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a 3D contact algorithm for the study of blade-tip/casing contacts in turbomachines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Numerical study of a rotor/stator interaction case experimentally simulated with an industrial compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millecamps Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2012 Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhaguen, Denmark. pp.1053-1062, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2012-68173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533382v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-synchronous vibration of a Jeffcott rotor due to internal radial clearance in roller bearings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The wavelet-Galerkin method for solving PDE's with spatially dependent variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFToMM International Conference on Rotor Dynamics, KIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Seoul, South Korea. pp.446-453</w:t>
+              <w:t xml:space="preserve">19th International Congress on Sound and Vibration (ICSV19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533285v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of component mode synthesis methods for the detection of modal interaction through rotor/stator contacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of tool/abradable material interaction experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2012 Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhaguen, Denmark. pp.51-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2009-87036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2012-68171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714528v1</w:t>
+                <w:t xml:space="preserve">hal-00841147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation plastique bi-linéaire de l'usure de matériaux abradables: application aux turbo-machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Performance of time-marching techniques dedicated to nonsmooth systems: a nonlinear modal analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laxalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Euromech 516 -- Nonsmooth contact and impact laws in mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390869v1</w:t>
+                <w:t xml:space="preserve">hal-00719781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of abradable coating wear through plastic constitutive law: application to aircraft engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of Abradable Coating Wear Mechanical Properties on Rotor Stator Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.907-916, </w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2009-87669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2011-45189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413728v1</w:t>
+                <w:t xml:space="preserve">hal-00616524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Modal Analysis of Mechanical Systems with Frictionless Contact Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validation of a 3D contact algorithm for the study of blade-tip/casing contacts in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413696v1</w:t>
+                <w:t xml:space="preserve">hal-00533382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'une méthode de réduction modale pour la détection de cas d'interaction modale lors de contacts rotor stator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-synchronous vibration of a Jeffcott rotor due to internal radial clearance in roller bearings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">8th IFToMM International Conference on Rotor Dynamics, KIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Seoul, South Korea. pp.446-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413704v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes non-linéaires appliqués aux problèmes de contact : application à une aube de turbomachine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of component mode synthesis methods for the detection of modal interaction through rotor/stator contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2009-87036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390124v1</w:t>
+                <w:t xml:space="preserve">hal-00714528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D strategies for rotor-stator contact interaction in turbomachinery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation plastique bi-linéaire de l'usure de matériaux abradables: application aux turbo-machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008239v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduction technique for mistuned bladed disks with superposition of large geometric mistuning and small model uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of abradable coating wear through plastic constitutive law: application to aircraft engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannah Michalska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.907-916, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2009-87669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393687v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitoire de vitesse d'un turbogénérateur avec contact rotor-stator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Modal Analysis of Mechanical Systems with Frictionless Contact Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.DETC2009-87387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2009-87387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491491v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of beam-to-beam contact detection algorithms for rotor-stator rubbing applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'une méthode de réduction modale pour la détection de cas d'interaction modale lors de contacts rotor stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Biennal Conference on Mechanical Vibration and Noise ASME IDETC/CIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008067v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of component mode synthesis methods in a rotor-stator interaction case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modes non-linéaires appliqués aux problèmes de contact : application à une aube de turbomachine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC CIE 2007 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens, France. pp.Session dynamique 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714525v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of rotor speed transient with rotor to stator contact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Full 3D strategies for rotor-stator contact interaction in turbomachinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7th IFToMM International Conference on Rotor Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008503v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un transitoire de vitesse d'un groupe turbo-alternateur avec contact rotor-stator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A reduction technique for mistuned bladed disks with superposition of large geometric mistuning and small model uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Ganine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Colloque Vibrations, Chocs et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ecole Centrale de lyon, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008461v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interaction modale rotor/stator dans un moteur d'avion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transitoire de vitesse d'un turbogénérateur avec contact rotor-stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Stoisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349531v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Structural Rotor-Stator Modal Interaction in Turbomachinery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of beam-to-beam contact detection algorithms for rotor-stator rubbing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Stoisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st Biennal Conference on Mechanical Vibration and Noise ASME IDETC/CIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2007-34625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008366v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Engine Structural Rotor-Stator Modal Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of component mode synthesis methods in a rotor-stator interaction case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ASME Biennal Conference on Mechanical Vibration and Noise (IDETC/CIE 2005)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2005-85251⟩</w:t>
+              <w:t xml:space="preserve">IDETC CIE 2007 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, United States. pp.1235-1242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2007-34781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007848v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de l'équilibrage harmonique généralisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Modelling of rotor speed transient with rotor to stator contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Stoisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve"> 7th IFToMM International Conference on Rotor Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399609v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interaction modale rotor/stator dans un moteur d'avion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'un transitoire de vitesse d'un groupe turbo-alternateur avec contact rotor-stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Stoisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque Vibration, Chocs et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Centrale de Lyon, Jun 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVe Colloque Vibrations, Chocs et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ecole Centrale de lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354032v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Rotor-Stator Interaction in Turbomachinery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude de l'interaction modale rotor/stator dans un moteur d'avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th of International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008364v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'interaction rotor-stator dans un moteur d'avion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of Structural Rotor-Stator Modal Interaction in Turbomachinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Colloque Vibrations, Chocs et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sixth European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008152v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la prédiction de l'interaction rotor/stator dans un moteur d'avion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aircraft Engine Structural Rotor-Stator Modal Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th ASME Biennal Conference on Mechanical Vibration and Noise (IDETC/CIE 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Long Beach, United States. pp.2523-2532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2005-85251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349530v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des modes normaux non linéaires d'un arbre rotatif par la méthode des surfaces invariantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Méthode de l'équilibrage harmonique généralisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">7e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354489v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude de l'interaction modale rotor/stator dans un moteur d'avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Colloque Vibration, Chocs et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Centrale de Lyon, Jun 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Rotor-Stator Interaction in Turbomachinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th of International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l'interaction rotor-stator dans un moteur d'avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Colloque Vibrations, Chocs et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la prédiction de l'interaction rotor/stator dans un moteur d'avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École polytechnique Palaiseau, 2003, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des modes normaux non linéaires d'un arbre rotatif par la méthode des surfaces invariantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongying Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonlinear normal modes of a rotating shaft based on the invariant manifold method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Shaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2002, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/S1023621X04000338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16613,111 +17215,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semismooth Newton solver for periodically-forced solutions to a unilateral contact formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16727,100 +17329,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de prédiction de l'interaction rotor/stator dans un moteur d'avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes; Université de Nantes, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16830,306 +17432,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de traitement du signal par décomposition en modes empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Di Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université McGill. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques modales des mouvements d'arbre pour des structures à symétrie cyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université McGill. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another presentation of the Craig-Martinez method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] McGill University. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17197,51 +17799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DB12964"/>
+    <w:nsid w:val="B6E4D1D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17428,51 +18030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4455-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092099289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193932822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mcdonald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Hashemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:42ebe35d25f667d479bea120e0698ed7f4b31cc0;origin=https://github.com/mlegr/EqualISER" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67499-0_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237249v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jamalimehr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106519" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558059v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jacobs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044707v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Engelbrecht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaudreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852967v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189699v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619197v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970830v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzheng Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09014-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206114v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06994-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tavallaeinejad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flores Salinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kheiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103199" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471341v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yoong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4025-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040857" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745147v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298983v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delezoide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1081506" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3763-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388425v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034503" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Breslavsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amabili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032549" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Alijani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.10.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millecamps" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meingast" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.10.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028263" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.01.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghua Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/5016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806545v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4807" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330602v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023637" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976915v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2013.08.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023262" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006446" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492775v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0556-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004951" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.07.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001903" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stoisser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328186v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Ganine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Michalska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.12.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354486v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.269-280" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Jiang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shaw" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X04000338" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguang Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308784v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521553v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102198" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2023-112706" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201237v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751776v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918511v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47964/1120.9016.19060" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279080v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2019-93576" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812870v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713919v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75959" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871945v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509382v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569943v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayantheeswar Venkatesh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-68340" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gibert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64342" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573247v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ruimi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679431v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56715" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223582v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42682" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42500" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402723v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194922v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46919" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090671v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25688" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25675" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34725" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25674" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35382" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ousty" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94461" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879815v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104675v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851396v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12211" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2013-62253" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12212" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millecamps Antoine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2012-68173" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719744v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841147v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2012-68171" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719781v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616524v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-45189" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533382v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533285v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714528v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413728v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87669" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413696v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87387" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413704v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390124v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008067v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34625" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34781" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008503v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008461v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349531v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008366v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-85251" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399609v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354032v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008364v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008152v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349530v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seinturier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354489v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354033v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569609v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Shi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011631v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Di Palma" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881272v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554967v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4455-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092099289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193932822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mcdonald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Hashemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:42ebe35d25f667d479bea120e0698ed7f4b31cc0;origin=https://github.com/mlegr/EqualISER" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67499-0_6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237249v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jamalimehr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558059v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jacobs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044707v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Engelbrecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaudreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852967v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189699v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619197v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117385" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970830v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzheng Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09014-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206114v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06994-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tavallaeinejad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flores Salinas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kheiri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.758" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471341v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yoong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4025-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040858" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745147v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.09.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298983v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delezoide" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1081506" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3763-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388425v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034503" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Breslavsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amabili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Alijani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.04.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millecamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meingast" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.01.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028263" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jones" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghua Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/5016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806545v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2013.08.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976915v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024959" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023637" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023262" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006446" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492775v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0556-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004951" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001903" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.07.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stoisser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Ganine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Michalska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.12.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328186v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354486v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.269-280" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Jiang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shaw" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X04000338" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552263v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Aron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguang Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2023-112706" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197339v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102198" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753823v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482212v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918511v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47964/1120.9016.19060" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2019-93576" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713849v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75880" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75959" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayantheeswar Venkatesh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-68340" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569841v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gibert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64342" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408111v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401772v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573247v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ruimi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679431v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56715" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46919" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42500" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223582v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42682" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25675" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34725" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090671v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25688" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25674" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35382" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ousty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94461" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104675v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851396v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12211" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933743v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2013-62253" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12212" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714538v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millecamps Antoine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2012-68173" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841147v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2012-68171" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616524v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-45189" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533382v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714528v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87036" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390869v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87669" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87387" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413704v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390124v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008239v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393687v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491491v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34625" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34781" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008503v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008461v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-85251" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399609v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008364v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008152v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349530v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seinturier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354489v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354033v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569609v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Shi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011631v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Di Palma" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881272v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554967v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>