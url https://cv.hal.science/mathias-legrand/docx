--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -846,575 +846,545 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization framework for rigid and non-rigid foldable origami metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amin Jamalimehr</w:t>
+                <w:t xml:space="preserve">Equality-Based Weighted Residual Formulation for the Forced Vibration of a Beam With an Attached Dry Friction Damper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damiano Pasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148 (5), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4071675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237249v2</w:t>
+                <w:t xml:space="preserve">hal-05616548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added nonlinear damping of homogenized fluid-saturated microperforated plates in Forchheimer flow regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+                <w:t xml:space="preserve">Homogenization framework for rigid and non-rigid foldable origami metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuwen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jamalimehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupont</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Pasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119018⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528668v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical transient dynamics of radial rotor-stator contact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+                <w:t xml:space="preserve">Added nonlinear damping of homogenized fluid-saturated microperforated plates in Forchheimer flow regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119207⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.119018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558059v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodynamic responses of the human hand-arm system under nail gun shock vibration and differences between males and females</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Gaudreau</w:t>
+                <w:t xml:space="preserve">Thermomechanical transient dynamics of radial rotor-stator contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2026.103913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044707v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equality-Based Weighted Residual Formulation for the Vibration of Systems with Two-Dimensional Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1433,3273 +1403,3303 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.127-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/2684-6500.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping performance of finite microperforated plates using multi-size and spatial distributions of perforations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+                <w:t xml:space="preserve">Biodynamic responses of the human hand-arm system under nail gun shock vibration and differences between males and females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Engelbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.103913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2026.103913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122565v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact, equality-based weighted residual formulation for periodic solutions of systems undergoing frictional occurrences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damping performance of finite microperforated plates using multi-size and spatial distributions of perforations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.144-170. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/2684-6500.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189699v2</w:t>
+                <w:t xml:space="preserve">hal-04122565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth Modal Analysis of a Varying Cross-Sectional Area Bar in Unilateral Contact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A compact, equality-based weighted residual formulation for periodic solutions of systems undergoing frictional occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.144-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/2684-6500.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619197v2</w:t>
+                <w:t xml:space="preserve">hal-04189699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Balance based Nonsmooth Modal Analysis of unilaterally constrained discrete systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianzheng Lu</w:t>
+                <w:t xml:space="preserve">Nonsmooth Modal Analysis of a Varying Cross-Sectional Area Bar in Unilateral Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-09014-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 545, pp.117385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970830v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration and damping analysis of a thin finite-size microperforated plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+                <w:t xml:space="preserve">Harmonic Balance based Nonsmooth Modal Analysis of unilaterally constrained discrete systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 541, pp.117295. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.1619-1640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-09014-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634548v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First return time to the contact hyperplane for n-degree-of-freedom vibro-impact systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
+                <w:t xml:space="preserve">Vibration and damping analysis of a thin finite-size microperforated plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (1), pp.1-44. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 541, pp.117295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957546v2</w:t>
+                <w:t xml:space="preserve">hal-03634548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'Alembert function for exact non-smooth modal analysis of the bar in unilateral contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Urman</w:t>
+                <w:t xml:space="preserve">First return time to the contact hyperplane for n-degree-of-freedom vibro-impact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2021031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984137v2</w:t>
+                <w:t xml:space="preserve">hal-01957546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth Modal Analysis via the Boundary Element Method for one-dimensional bar systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianzheng Lu</w:t>
+                <w:t xml:space="preserve">D'Alembert function for exact non-smooth modal analysis of the bar in unilateral contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-021-06994-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206114v2</w:t>
+                <w:t xml:space="preserve">hal-02984137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of inverted flags: Experiments and comparison with theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Païdoussis</w:t>
+                <w:t xml:space="preserve">Nonsmooth Modal Analysis via the Boundary Element Method for one-dimensional bar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.103199⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-021-06994-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124681v1</w:t>
+                <w:t xml:space="preserve">hal-03206114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flapping of heavy inverted flags: a fluid-elastic instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Dynamics of inverted flags: Experiments and comparison with theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flores Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 904, </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.103199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.103199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966192v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability and the post-critical behaviour of two-dimensional inverted flags in axial flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Flapping of heavy inverted flags: a fluid-elastic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flores Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 890, </w:t>
+              <w:t xml:space="preserve">, 2020, 904, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520870v1</w:t>
+                <w:t xml:space="preserve">hal-02966192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of slender inverted flags in uniform steady flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Instability and the post-critical behaviour of two-dimensional inverted flags in axial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Païdoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Païdoussis</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 890, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342918v1</w:t>
+                <w:t xml:space="preserve">hal-02520870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis of an elastic bar subject to a unilateral contact constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Thorin</w:t>
+                <w:t xml:space="preserve">Nonlinear dynamics of slender inverted flags in uniform steady flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-017-4025-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471341v2</w:t>
+                <w:t xml:space="preserve">hal-02342918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth Thermoelastic Simulations of Blade–Casing Contact Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonsmooth modal analysis of an elastic bar subject to a unilateral contact constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4040857⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (4), pp.2453-2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-017-4025-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989188v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic solutions of a two-degree-of-freedom autonomous vibro-impact oscillator with sticking phases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
+                <w:t xml:space="preserve">Nonsmooth Thermoelastic Simulations of Blade–Casing Contact Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.54-74. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2017.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4040857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305719v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
+                <w:t xml:space="preserve">Periodic solutions of a two-degree-of-freedom autonomous vibro-impact oscillator with sticking phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.54-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569316v1</w:t>
+                <w:t xml:space="preserve">hal-01305719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Model Reduction for Efficient Simulations of Rotor-Stator Contact Interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+                <w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Berthoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141 (2), </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4040858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989175v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear static response of low-aspect-ratio inverted flags subjected to a steady flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Païdoussis</w:t>
+                <w:t xml:space="preserve">Thermomechanical Model Reduction for Efficient Simulations of Rotor-Stator Contact Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83, pp.413-428. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4040858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745147v2</w:t>
+                <w:t xml:space="preserve">hal-01989175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis of a $N$-degree-of-freedom system undergoing a purely elastic impact law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear static response of low-aspect-ratio inverted flags subjected to a steady flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Païdoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sokly Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.08.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.413-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185980v2</w:t>
+                <w:t xml:space="preserve">hal-01745147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-smooth modal analysis of piecewise-linear impact oscillators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonsmooth modal analysis of a $N$-degree-of-freedom system undergoing a purely elastic impact law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokly Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1081506⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.190-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298983v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic solutions of $n$-dof autonomous vibro-impact oscillators with one lasting contact phase</w:t>
+                <w:t xml:space="preserve">Non-smooth modal analysis of piecewise-linear impact oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90 (3), pp.1771-1783. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.1710-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-017-3763-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1081506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505888v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Three-Dimensional Rotor/Stator Interaction Simulations in Aircraft Engines With Time-Dependent Angular Speed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Batailly</w:t>
+                <w:t xml:space="preserve">Periodic solutions of $n$-dof autonomous vibro-impact oscillators with one lasting contact phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (3), pp.031202. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (3), pp.1771-1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4034503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-017-3763-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388425v2</w:t>
+                <w:t xml:space="preserve">hal-01505888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Dynamic Behavior of Circular Cylindrical Shell Made of Hyperelastic Arterial Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Amabili</w:t>
+                <w:t xml:space="preserve">Full Three-Dimensional Rotor/Stator Interaction Simulations in Aircraft Engines With Time-Dependent Angular Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4032549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (3), pp.031202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4034503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306523v1</w:t>
+                <w:t xml:space="preserve">hal-01388425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric deformations of circular rings made of linear and Neo-Hookean materials under internal and external pressure: A benchmark for finite element codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Static and Dynamic Behavior of Circular Cylindrical Shell Made of Hyperelastic Arterial Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Breslavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farbod Alijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (5), pp.051002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4032549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339533v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modeling of unilateral contact-induced shaft precessional motions in bladed-disk/casing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Batailly</w:t>
+                <w:t xml:space="preserve">Axisymmetric deformations of circular rings made of linear and Neo-Hookean materials under internal and external pressure: A benchmark for finite element codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Breslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farbod Alijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 84, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223046v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjectural bifurcation analysis of the contact-induced vibratory response of an aircraft engine blade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional modeling of unilateral contact-induced shaft precessional motions in bladed-disk/casing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223575v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral contact induced blade/casing vibratory interactions in impellers: Analysis for rigid casings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Conjectural bifurcation analysis of the contact-induced vibratory response of an aircraft engine blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.244-262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348, pp.239-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120157v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral contact induced blade/casing vibratory interactions in impellers: Analysis for flexible casings with friction and abradable coating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Unilateral contact induced blade/casing vibratory interactions in impellers: Analysis for rigid casings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Meingast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348, pp.344-364. </w:t>
+              <w:t xml:space="preserve">, 2015, 17, pp.244-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222732v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of thin hyperelastic plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Amabili</w:t>
+                <w:t xml:space="preserve">Unilateral contact induced blade/casing vibratory interactions in impellers: Analysis for flexible casings with friction and abradable coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.1001002. </w:t>
+              <w:t xml:space="preserve">, 2015, 348, pp.344-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983980v1</w:t>
+                <w:t xml:space="preserve">hal-01222732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear complementarity problem formulation for periodic solutions to unilateral contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Meingast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,103 +4759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesign of a High-Pressure Compressor Blade Accounting for Nonlinear Structural Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Millecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137 (2), pp.022502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4883,460 +4883,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The computation of wavelet-Galerkin three-term connection coefficients on a bounded domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tonghua Zhang</w:t>
+                <w:t xml:space="preserve">Nonlinear vibrations of thin hyperelastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Breslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3968/5016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1001002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059821v1</w:t>
+                <w:t xml:space="preserve">hal-00983980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced vibrations of a turbine blade undergoing regularized unilateral contact conditions through the wavelet balance method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">The computation of wavelet-Galerkin three-term connection coefficients on a bounded domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101 (5), pp.351-374. </w:t>
+              <w:t xml:space="preserve">Progress in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3968/5016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806545v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically and geometrically non-linear vibrations of thin rectangular plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Amabili</w:t>
+                <w:t xml:space="preserve">Forced vibrations of a turbine blade undergoing regularized unilateral contact conditions through the wavelet balance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.30-40. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (5), pp.351-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2013.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.4807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864370v1</w:t>
+                <w:t xml:space="preserve">hal-00806545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of abradable coating removal in aircraft engines through delay differential equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Batailly</w:t>
+                <w:t xml:space="preserve">Physically and geometrically non-linear vibrations of thin rectangular plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Breslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (10), </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.30-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4024959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2013.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976915v2</w:t>
+                <w:t xml:space="preserve">hal-00864370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Solving One-Dimensional Partial Differential Equations With Spatially Dependent Variables Using the Wavelet-Galerkin Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5377,807 +5377,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical-experimental confrontation in the simulation of tool/abradable material interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Modeling of abradable coating removal in aircraft engines through delay differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (6), pp.062102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4023262⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 135 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4024959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826981v1</w:t>
+                <w:t xml:space="preserve">hal-00976915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical-experimental comparison in the simulation of rotor/stator interaction through blade-tip/abradable coating contact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Numerical-experimental confrontation in the simulation of tool/abradable material interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Garcin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 134 (8), </w:t>
+              <w:t xml:space="preserve">, 2013, 135 (6), pp.062102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4006446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4023262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746632v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full three-dimensional investigation of structural contact interactions in turbomachines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical-experimental comparison in the simulation of rotor/stator interaction through blade-tip/abradable coating contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4006446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660863v3</w:t>
+                <w:t xml:space="preserve">hal-00746632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Modal Analysis of Mechanical Systems with Frictionless Contact Interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full three-dimensional investigation of structural contact interactions in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-010-0556-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (11), pp.2578-2601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492775v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of abradable coating removal in aircraft engines through plastic constitutive law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Modal Analysis of Mechanical Systems with Frictionless Contact Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (1), </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, In press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4004951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0556-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627526v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modal interaction of a four-degree-of-freedom bladed disk and casing model</w:t>
+                <w:t xml:space="preserve">Numerical investigation of abradable coating removal in aircraft engines through plastic constitutive law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (4), pp.13-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4001903⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522524v1</w:t>
+                <w:t xml:space="preserve">hal-00627526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of reduced models for the detection of modal interaction through rotor stator contacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural modal interaction of a four-degree-of-freedom bladed disk and casing model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 329 (26), pp.5546-5562. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.13-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4001903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524762v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation plastique bi-linéaire de l'usure de matériaux abradables : application aux turbo-machines</w:t>
               </w:r>
@@ -6248,632 +6235,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a rotor speed transient response with radial rubbing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roques</w:t>
+                <w:t xml:space="preserve">Assessment of reduced models for the detection of modal interaction through rotor stator contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Stoisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 329 (5), pp.527-546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.016⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 329 (26), pp.5546-5562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431223v1</w:t>
+                <w:t xml:space="preserve">hal-00524762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sparse preconditioned iterative method for vibration analysis of geometrically mistuned bladed disks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Ganine</w:t>
+                <w:t xml:space="preserve">Modeling of a rotor speed transient response with radial rubbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hannah Michalska</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Stoisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2008.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (5), pp.527-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363296v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional modeling of an aircraft engine structural bladed disk-casing modal interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 319 (1-2), pp.366-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-dimensional Harmonic Balance Method extended to non-explicit nonlinearities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sparse preconditioned iterative method for vibration analysis of geometrically mistuned bladed disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Ganine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roques</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (1-2-3), pp.269-280. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (5-6), pp.342-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.269-280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2008.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354486v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">n-dimensional Harmonic Balance Method extended to non-explicit nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (1-2-3), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.269-280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354486v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Normal Modes of a Rotating Shaft Based on the Invariant Manifold Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Shaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/S1023621X04000338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6883,51 +6987,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-time weighted residuals: a discontinuous formulation for unilateral contact events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6943,73 +7047,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Congress on Computational Mechanics &amp; 10th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2026, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of non-smooth contact in bladed disk root joints via an equality-based frequency domain method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7038,181 +7142,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Unsteady Aerodynamics Aeroacoustics and Aeroelasticity of Turbomachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2026, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Thermomechanical Model of Transient Rotordynamics Resulting From Radial Rotor-Stator Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME TurboExpo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus pondérés en temps-fréquence pour les systèmes vibrants avec frottement de Stribeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7221,133 +7325,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equality-based weighted residual formulation for three-dimensional contact in aeroengine blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhys Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7362,168 +7466,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2026 Turbomachinery Technical Conference and Exposition (GT2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Stability Analysis of Two Parallel Inverted Flags in Axial Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium on Fluid-Structure-Sound Interactions and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended finite element frequency domain method for contact and multi-physics fretting wear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7552,73 +7656,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribomechadynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equality-based frequency domain formulation for the fretting wear of vibrating structures with frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7647,113 +7751,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du rayonnement acoustique de plaques et de coques à l’aide de microperforations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,73 +7876,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equality-based weighted residual formulation for the forced vibration of a beam with an attached friction damper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7867,73 +7971,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Munich, Germany. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7978,92 +8082,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5304-5310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_3571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution par résidus pondérés d'une formulation sous forme d'égalités de systèmes vibratoires avec frottement de Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8079,73 +8183,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration behavior of a microperforated plate within an acoustic nonlinear framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8190,196 +8294,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5382-5388, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_3581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Two Parallel Inverted Flags in Axial Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition (IMECE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IMECE2023-112706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8411,92 +8515,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Chiba, Japan. pp.5568-5574, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2023_0790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8518,106 +8622,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8626,340 +8730,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURODYN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbomachinery transient dynamics of radial rotor-stator contact occurrences with friction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Jacobs</w:t>
+                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2023-102198⟩</w:t>
+              <w:t xml:space="preserve">Internoise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.5343-5349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197339v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+                <w:t xml:space="preserve">Turbomachinery transient dynamics of radial rotor-stator contact occurrences with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2022_0778⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-102198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753469v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact weighted residual formulation for periodic solutions of systems undergoing frictional occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8975,73 +9079,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Nonlinear dynamics for design of mechanical systems across different length/time scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tsukuba, Japan. pp.152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equality-Based Formulation for Vibrating Systems with Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9057,73 +9161,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nodycon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equality-Based Weighted Residual Formulation for Periodic Solutions of Dry Friction Damped Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9139,155 +9243,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDETC-CIE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth Modal Analysis of Varying Cross-section Bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact weighted residual formulation for periodic solutions of systems undergoing unilateral contact and frictional occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9303,155 +9407,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nonlinear Oscillations Conference (ENOC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth Modal Analysis of a Rectangular Plate in Unilateral Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement vibratoire des plaques microperforées finies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9460,1403 +9564,1403 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès français d'acoustique CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis of a two-bar system via Boundary Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, (Virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal-Boundary Finite-Element Method for the Signorini Problem In Two Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Aug 2021, Virtual, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why inverted flags flap: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flores Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium on Flutter and its Application (ISFA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis of a non-internally resonant finite bar subject to a unilateral contact constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Yoong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th IMAC: A Conference and Exposition on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Experimental Mechanics, Jan 2019, Orlando, United States. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12391-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal-Boundary Finite-Element Method for Periodic Solutions of Signorini Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis with boundary element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Conference on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athènes, Greece. pp.205-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47964/1120.9016.19060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modal analysis of the bar in unilateral contact via analytical weak-solutions to the wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Canadian Congress of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of an initial incidence angle on the dynamics of inverted flags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Canadian Congress of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis of a non-internally resonant finite bar subject to a unilateral contact constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Yoong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Nonlinear Dynamics Conference (Nodycon 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluidelastic model for the nonlinear dynamics of two-dimensional inverted flags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2019 Pressure Vessels &amp; Piping Conference (PVP2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, San Antonio, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/PVP2019-93576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear dynamics of slender inverted flags in axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tavallaeinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical model reduction for efficient simulations of rotor-stator contact interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2018-75880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth thermoelastic simulations of blade-casing contact interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2018-75959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre vibratoire d'un oscillateur discret à impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10872,73 +10976,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures (CSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of an impact oscillator via nonsmooth modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10954,497 +11058,497 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotor-stator interaction: formulation, reduction and simulation of a nonsmooth thermo-elastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modal analysis of a one-dimensional bar undergoing unilateral contact via the time-domain boundary element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayantheeswar Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2017 International Design Engineering Technical Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cleveland, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2017-68340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Moreau-Jean's Scheme for Energy Conservation in Inelastic Impact Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Yoong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Component Mode Synthesis for blade casing interaction prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact dynamics near unilaterally constrained grazing orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11486,87 +11590,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis for a one-dimensional finite bar subject to unilateral contact using the Wave Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Yoong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11581,73 +11685,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth Joint International Conference on Multibody Systems Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis from elementary impact oscillators to turbomachines: limitations and avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11663,948 +11767,948 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modes of Vibration of Vibro-Impact Duffing Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Urman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (XXIV ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis of piecewise-linear impact systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of statically pre-loaded human aorta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Breslavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ruimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (XXIV ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D Rotor/Stator Interaction Simulations in Aircraft Engines With Time-Dependent Angular Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2016-56715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wave Finite Element Method applied to a one-dimensional linear elastodynamic problem with unilateral constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Yoong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2015-46919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abradable coating removal in turbomachines: a macroscopic approach accounting for various wear mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Snecma's Viewpoint on the Numerical and Experimental Simulation of Blade-Tip/Casing Unilateral Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jun 2015, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2015-42500⟩</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2015-42682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188846v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation macroscopique des différents mécanismes d'usure d'un matériau abradable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Abradable coating removal in turbomachines: a macroscopic approach accounting for various wear mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Berthoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jun 2015, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2015-42500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402723v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snecma's Viewpoint on the Numerical and Experimental Simulation of Blade-Tip/Casing Unilateral Contacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Modélisation macroscopique des différents mécanismes d'usure d'un matériau abradable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Berthoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Garcin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA; GeM; LMBS; LaSIE; LIMatB; LAMPA; LGCGM, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223582v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D rotor/stator interaction simulations in aircraft engines with time dependent angular speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12619,73 +12723,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12704,314 +12808,314 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure compressor blade dynamics under aerodynamic and blade-tip unilateral contact forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Millecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jun 2014, Düsseldorf, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2014-25675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations of an Axial Bar Experiencing Periodic Unilateral Contact Using the Wavelet Balance Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Conference on Mechanical Vibration and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Aug 2014, Buffalo, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2014-34725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modes for a discrete mechanical system with rigid contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokly Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13026,1542 +13130,1542 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional modeling of shaft precessional motions induced by blade/casing unilateral contact in aircraft engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbo Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jun 2014, Dusseldorf, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2014-25688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjectural Bifurcation Analysis of an Aircraft Engine Blade Undergoing 3D Unilateral Contact Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME/IGTI Turbo Expo Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2014-25674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration of a Square Hyperelastic Plate Around Statically Pre-Loaded State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Breslavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME IDETC/CIE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2014-35382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Rotor-Casing Interactions in the Centrifugal Compressor of a Helicopter Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Meingast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ousty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Antonio, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2013-94461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of abradable coating removal in aircraft engines through delay differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Antonio, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4024959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'enlèvement de matériau abradable à l'aide d'équations différentielles à retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotor-stator interaction scenarios for the centrifugal compressor of a helicopter engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Meingast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ousty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME IDETC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Portland, United States. pp.IDETC-12211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2013-12211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Amplitude Vibrations of Thin Hyperelastic Plates: Neo-Hookean Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Breslavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IMECE2013-62253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative numerical analysis of rotor-casing interactions in centrifugal compressors of helicopter engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Meingast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ousty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2013-12212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a rotor/stator interaction case experimentally simulated with an industrial compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millecamps Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2012 Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Copenhaguen, Denmark. pp.1053-1062, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2012-68173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wavelet-Galerkin method for solving PDE's with spatially dependent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Sound and Vibration (ICSV19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of tool/abradable material interaction experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2012 Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Copenhaguen, Denmark. pp.51-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2012-68171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of time-marching techniques dedicated to nonsmooth systems: a nonlinear modal analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laxalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 516 -- Nonsmooth contact and impact laws in mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Abradable Coating Wear Mechanical Properties on Rotor Stator Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2011-45189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a 3D contact algorithm for the study of blade-tip/casing contacts in turbomachines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14576,87 +14680,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-synchronous vibration of a Jeffcott rotor due to internal radial clearance in roller bearings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14671,203 +14775,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFToMM International Conference on Rotor Dynamics, KIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Seoul, South Korea. pp.446-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of component mode synthesis methods for the detection of modal interaction through rotor/stator contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2009-87036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation plastique bi-linéaire de l'usure de matériaux abradables: application aux turbo-machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14883,403 +14987,403 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of abradable coating wear through plastic constitutive law: application to aircraft engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.907-916, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2009-87669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modal Analysis of Mechanical Systems with Frictionless Contact Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laxalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.DETC2009-87387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2009-87387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'une méthode de réduction modale pour la détection de cas d'interaction modale lors de contacts rotor stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes non-linéaires appliqués aux problèmes de contact : application à une aube de turbomachine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laxalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15294,1918 +15398,1918 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France. pp.Session dynamique 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D strategies for rotor-stator contact interaction in turbomachinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduction technique for mistuned bladed disks with superposition of large geometric mistuning and small model uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Ganine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Michalska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitoire de vitesse d'un turbogénérateur avec contact rotor-stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Stoisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of beam-to-beam contact detection algorithms for rotor-stator rubbing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Stoisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Biennal Conference on Mechanical Vibration and Noise ASME IDETC/CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Las Vegas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2007-34625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of component mode synthesis methods in a rotor-stator interaction case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDETC CIE 2007 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Las Vegas, United States. pp.1235-1242, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2007-34781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of rotor speed transient with rotor to stator contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Stoisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7th IFToMM International Conference on Rotor Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un transitoire de vitesse d'un groupe turbo-alternateur avec contact rotor-stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Stoisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque Vibrations, Chocs et Bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ecole Centrale de lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'interaction modale rotor/stator dans un moteur d'avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Structural Rotor-Stator Modal Interaction in Turbomachinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Engine Structural Rotor-Stator Modal Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ASME Biennal Conference on Mechanical Vibration and Noise (IDETC/CIE 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Long Beach, United States. pp.2523-2532, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2005-85251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de l'équilibrage harmonique généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'interaction modale rotor/stator dans un moteur d'avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Colloque Vibration, Chocs et Bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lyon, Jun 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Rotor-Stator Interaction in Turbomachinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th of International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'interaction rotor-stator dans un moteur d'avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Colloque Vibrations, Chocs et Bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la prédiction de l'interaction rotor/stator dans un moteur d'avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École polytechnique Palaiseau, 2003, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des modes normaux non linéaires d'un arbre rotatif par la méthode des surfaces invariantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear normal modes of a rotating shaft based on the invariant manifold method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Shaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2002, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/S1023621X04000338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17215,111 +17319,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semismooth Newton solver for periodically-forced solutions to a unilateral contact formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17329,100 +17433,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de prédiction de l'interaction rotor/stator dans un moteur d'avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes; Université de Nantes, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17432,306 +17536,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de traitement du signal par décomposition en modes empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Di Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université McGill. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques modales des mouvements d'arbre pour des structures à symétrie cyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université McGill. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another presentation of the Craig-Martinez method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] McGill University. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17799,51 +17903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6E4D1D3"/>
+    <w:nsid w:val="38FEC335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18030,51 +18134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4455-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092099289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193932822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mcdonald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Hashemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:42ebe35d25f667d479bea120e0698ed7f4b31cc0;origin=https://github.com/mlegr/EqualISER" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67499-0_6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237249v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jamalimehr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558059v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jacobs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044707v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Engelbrecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaudreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852967v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189699v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619197v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117385" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970830v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzheng Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09014-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206114v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06994-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tavallaeinejad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flores Salinas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kheiri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.758" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471341v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yoong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4025-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040858" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745147v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.09.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298983v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delezoide" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1081506" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3763-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388425v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034503" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Breslavsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amabili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Alijani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.04.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millecamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meingast" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.01.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028263" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jones" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghua Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/5016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806545v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2013.08.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976915v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024959" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023637" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023262" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006446" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492775v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0556-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004951" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001903" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.07.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stoisser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Ganine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Michalska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.12.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328186v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354486v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.269-280" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Jiang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shaw" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X04000338" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552263v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Aron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguang Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2023-112706" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197339v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102198" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753823v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482212v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918511v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47964/1120.9016.19060" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2019-93576" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713849v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75880" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75959" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayantheeswar Venkatesh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-68340" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569841v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gibert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64342" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408111v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401772v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573247v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ruimi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679431v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56715" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46919" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42500" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223582v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42682" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25675" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34725" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090671v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25688" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25674" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35382" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ousty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94461" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104675v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851396v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12211" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933743v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2013-62253" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12212" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714538v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millecamps Antoine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2012-68173" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841147v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2012-68171" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616524v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-45189" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533382v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714528v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87036" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390869v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87669" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87387" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413704v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390124v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008239v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393687v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491491v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34625" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34781" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008503v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008461v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-85251" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399609v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008364v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008152v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349530v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seinturier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354489v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354033v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569609v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Shi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011631v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Di Palma" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881272v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554967v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4455-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092099289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193932822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mcdonald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Hashemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:42ebe35d25f667d479bea120e0698ed7f4b31cc0;origin=https://github.com/mlegr/EqualISER" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67499-0_6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4071675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237249v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jamalimehr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106519" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558059v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jacobs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852967v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.282" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044707v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Engelbrecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaudreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103913" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189699v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.190" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619197v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117385" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970830v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzheng Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09014-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957546v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2021031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984137v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206114v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06994-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tavallaeinejad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flores Salinas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kheiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471341v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yoong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4025-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040857" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305719v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.10.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040858" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745147v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.09.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185980v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokly Heng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298983v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delezoide" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1081506" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3763-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388425v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Breslavsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amabili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032549" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Alijani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.10.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millecamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meingast" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.10.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.01.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028263" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983980v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghua Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/5016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806545v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4807" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2013.08.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023637" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976915v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024959" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023262" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006446" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492775v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0556-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004951" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001903" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.07.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stoisser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328186v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Ganine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Michalska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.12.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354486v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.269-280" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shaw" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X04000338" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552263v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hood" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Aron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguang Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2023-112706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102198" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201052v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751780v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482212v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918511v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47964/1120.9016.19060" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2019-93576" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75880" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75959" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926322v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871945v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayantheeswar Venkatesh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-68340" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gibert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64342" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573247v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402551v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ruimi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679431v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56715" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46919" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42682" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42500" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402723v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130542v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25675" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403614v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34725" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090671v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25688" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183448v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25674" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195752v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35382" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271334v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ousty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94461" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104675v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12211" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933743v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2013-62253" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851397v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12212" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714538v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millecamps Antoine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2012-68173" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841147v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2012-68171" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616524v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-45189" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533382v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533285v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714528v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87036" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87669" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87387" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390124v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008239v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393687v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491491v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008067v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34625" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714525v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34781" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008503v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008461v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349531v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008366v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007848v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2005-85251" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399609v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354032v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008152v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349530v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seinturier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354489v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354033v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569609v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Shi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011631v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819670v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Di Palma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881272v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554967v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>