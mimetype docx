--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -5248,51 +5248,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Trim Structure for Rendering Large B-Rep Models</w:t>
+                <w:t xml:space="preserve">Une structure de découpe efficace pour l'affichage de grands modèles B-Rep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
@@ -5327,106 +5327,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Vision, Modeling and Visualization (VMV 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFIG '11 (Actes des 25èmes journées de l'AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIG, Nov 2012, Calais, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298635v1</w:t>
+                <w:t xml:space="preserve">hal-01342495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure de découpe efficace pour l'affichage de grands modèles B-Rep</w:t>
+                <w:t xml:space="preserve">An Efficient Trim Structure for Rendering Large B-Rep Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
@@ -5461,73 +5452,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG '11 (Actes des 25èmes journées de l'AFIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Vision, Modeling and Visualization (VMV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Magdebourg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV12/031-038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342495v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Despeckling of HDR Images</w:t>
               </w:r>
@@ -6282,256 +6282,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet encoding of BRDFs for real-time rendering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hoelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518547v1</w:t>
+                <w:t xml:space="preserve">hal-00831815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelet encoding of BRDFs for real-time rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphics Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.169-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1268517.1268546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831815v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision of Robot Tasks Planning Through Constraint Networks Acquisition</w:t>
               </w:r>
@@ -8178,51 +8178,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendu réaliste : algorithmes pour l'éclairement global</w:t>
+                <w:t xml:space="preserve">Modèles locaux d'éclairement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paulin</w:t>
@@ -8235,93 +8235,93 @@
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique graphique et rendu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Hermes Science Publications, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t>
+              <w:t xml:space="preserve">, 2, Hermes Science Publications, pp.151-189, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00300486v1</w:t>
+                <w:t xml:space="preserve">inria-00300487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles locaux d'éclairement</w:t>
+                <w:t xml:space="preserve">Rendu réaliste : algorithmes pour l'éclairement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paulin</w:t>
@@ -8334,69 +8334,69 @@
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique graphique et rendu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Hermes Science Publications, pp.151-189, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t>
+              <w:t xml:space="preserve">, 2, Hermes Science Publications, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00300487v1</w:t>
+                <w:t xml:space="preserve">inria-00300486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Refinement</w:t>
               </w:r>
@@ -8784,51 +8784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.538429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090428v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Himeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lejemble" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3481804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130937846" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourmel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wyvill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451236.2451238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461960" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01863.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01597.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2009.10129283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01164.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivanloc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coong Binh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.00718.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kardassevitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caubet Ren&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00203-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RB5XRG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.1330421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJ8JCWZJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df408d4fb9951e4aa8e1a6cb311353b9079647c8;origin=https://gitlab.com/mbati/libprobatree/;visit=swh:1:snp:b5a1ee8245eb35604596e285597590de83dde6a0;anchor=swh:1:rev:e4ba59616f11ef8f07104c74235ceb22e157f7ec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mourglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roussellet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478512.3488597" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Roccia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077378.2077431" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2011.21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2011.10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1597990.1598041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2008.83" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1268517.1268546" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518551v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283900.1283907" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boudet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratmarty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101389.1101430" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518560v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lavignotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604471.604511" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20171040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2073304&amp;amp;picked=prox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2073304.2073359" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenta Nina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jianhua" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauly Mark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennebaud Ga&#235;l" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012370604-1/50005-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.538429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090428v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Himeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lejemble" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3481804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130937846" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourmel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wyvill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451236.2451238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461960" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01863.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01597.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2009.10129283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01164.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivanloc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coong Binh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.00718.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kardassevitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caubet Ren&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00203-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RB5XRG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.1330421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJ8JCWZJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df408d4fb9951e4aa8e1a6cb311353b9079647c8;origin=https://gitlab.com/mbati/libprobatree/;visit=swh:1:snp:b5a1ee8245eb35604596e285597590de83dde6a0;anchor=swh:1:rev:e4ba59616f11ef8f07104c74235ceb22e157f7ec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mourglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roussellet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478512.3488597" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Roccia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077378.2077431" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2011.21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2011.10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1597990.1598041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2008.83" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1268517.1268546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518551v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283900.1283907" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boudet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratmarty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101389.1101430" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518560v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lavignotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604471.604511" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20171040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2073304&amp;amp;picked=prox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2073304.2073359" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenta Nina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jianhua" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauly Mark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennebaud Ga&#235;l" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012370604-1/50005-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>