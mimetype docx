--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -5248,51 +5248,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure de découpe efficace pour l'affichage de grands modèles B-Rep</w:t>
+                <w:t xml:space="preserve">An Efficient Trim Structure for Rendering Large B-Rep Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
@@ -5327,97 +5327,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG '11 (Actes des 25èmes journées de l'AFIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Vision, Modeling and Visualization (VMV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Magdebourg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV12/031-038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342495v1</w:t>
+                <w:t xml:space="preserve">hal-01298635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Trim Structure for Rendering Large B-Rep Models</w:t>
+                <w:t xml:space="preserve">Une structure de découpe efficace pour l'affichage de grands modèles B-Rep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
@@ -5452,82 +5461,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Vision, Modeling and Visualization (VMV 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFIG '11 (Actes des 25èmes journées de l'AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIG, Nov 2012, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV12/031-038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298635v1</w:t>
+                <w:t xml:space="preserve">hal-01342495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Despeckling of HDR Images</w:t>
               </w:r>
@@ -6282,256 +6282,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelet encoding of BRDFs for real-time rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphics Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.169-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1268517.1268546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831815v1</w:t>
+                <w:t xml:space="preserve">hal-01518547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet encoding of BRDFs for real-time rendering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hoelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518547v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision of Robot Tasks Planning Through Constraint Networks Acquisition</w:t>
               </w:r>
@@ -8784,51 +8784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.538429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090428v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Himeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lejemble" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3481804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130937846" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourmel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wyvill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451236.2451238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461960" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01863.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01597.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2009.10129283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01164.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivanloc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coong Binh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.00718.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kardassevitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caubet Ren&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00203-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RB5XRG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.1330421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJ8JCWZJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df408d4fb9951e4aa8e1a6cb311353b9079647c8;origin=https://gitlab.com/mbati/libprobatree/;visit=swh:1:snp:b5a1ee8245eb35604596e285597590de83dde6a0;anchor=swh:1:rev:e4ba59616f11ef8f07104c74235ceb22e157f7ec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mourglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roussellet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478512.3488597" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Roccia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077378.2077431" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2011.21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2011.10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1597990.1598041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2008.83" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1268517.1268546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518551v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283900.1283907" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boudet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratmarty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101389.1101430" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518560v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lavignotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604471.604511" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20171040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2073304&amp;amp;picked=prox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2073304.2073359" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenta Nina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jianhua" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauly Mark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennebaud Ga&#235;l" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012370604-1/50005-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.538429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090428v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Himeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lejemble" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3481804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130937846" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourmel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wyvill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451236.2451238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461960" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01863.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01597.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2009.10129283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01164.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivanloc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coong Binh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.00718.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kardassevitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caubet Ren&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00203-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RB5XRG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.1330421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJ8JCWZJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df408d4fb9951e4aa8e1a6cb311353b9079647c8;origin=https://gitlab.com/mbati/libprobatree/;visit=swh:1:snp:b5a1ee8245eb35604596e285597590de83dde6a0;anchor=swh:1:rev:e4ba59616f11ef8f07104c74235ceb22e157f7ec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mourglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roussellet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478512.3488597" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Roccia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077378.2077431" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2011.21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2011.10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1597990.1598041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2008.83" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1268517.1268546" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518551v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283900.1283907" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boudet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratmarty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101389.1101430" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518560v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lavignotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604471.604511" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20171040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2073304&amp;amp;picked=prox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2073304.2073359" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenta Nina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jianhua" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauly Mark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guennebaud Ga&#235;l" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012370604-1/50005-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>