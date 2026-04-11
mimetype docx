--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathias Rapacioli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathias-rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2394-6694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103543368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-Induced Fragmentation Dynamics of 1-Methylpyrene (&amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;) Dications and Trications: &amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H$_x^{q+}$&amp;lt;/i&amp;gt; Release Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c08076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy-dependent transformation products of environmental contaminants: the case of ibuprofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physics8010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARMAGNHAC database: A Ratio-based Molecular Analyzer and Generator of Numerous Hydrogenated Amorphous Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (45), pp.10358-10367. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of ice-embedded glycine under space ionizing radiations: a RT-TD-DFT and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Life Sciences in Space Research, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lssr.2025.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature driven transformations of glycine molecules embedded in interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.2414-2425. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cp03575a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6686), pp.988-992. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Molecular Energy Landscapes by Coupling the DFTB Potential with a Tree-Based Stochastic Algorithm: Investigation of the Conformational Diversity of Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (8), pp.3290-3301. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared absorption and radiative cooling of naphthalene dimers (C$_{10}$H$_8$)$_2^+$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (27), pp.18571-18583. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP01200C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing electronic and dynamical evolution of molecules and molecular clusters: DFTB simulations of energy relaxation in polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.1499-1515. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP02852F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All III: JWST's NIR spectroscopic view of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A74. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part I. Structural and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All. II. JWST's NIR and MIR imaging view of the Orion Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A73. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic structure and ground state symmetry of gas phase C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;$^+$ via VUV photoionization and comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Rafn Hrodmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.164314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0203004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part II. Energetics, ionization and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All VIII: Mid-IR emission line inventory of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meshaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A86. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All - IV. An embarrassment of riches: Aromatic infrared bands in the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A75. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and stabilities of PAH clusters solvated by water aggregates: The case of the pyrene dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (11), pp.114308. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative friction dynamics within the density-functional based tight-binding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00937-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectra of fullerenes: Computational evidence for blackbody-like radiation due to structural diversity and electronic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.062808. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.062808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic effects in the dissociative ionisation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bréchignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.4501-4510. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP05679H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Energy Transformation Pathways between Naphthalene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (15), pp.5778. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28155778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Computational Chemistry Methods to Calculate Organic Contaminant Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (48), pp.e202203586. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling density functional based tight binding with class 1 force fields in a hybrid QM/MM scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-022-02878-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All: A JWST Early Release Science Program on Radiative Feedback from Massive Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1035), pp.054301. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac604c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic DFTB for Supported Clusters: Implementation and Application on Benzene Dimers Deposited on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation10030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative relaxation in isolated large carbon clusters: Vibrational emission versus recurrent fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (4), pp.144305. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical simulation of collision-induced dissociation of pyrene dimer cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-020-02716-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring energy landscapes at the DFTB quantum level using the threshold algorithm: the case of the anionic metal cluster Au−20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), pp.85. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy of a PAH cation using FELICE: The infrared spectrum and photodissociation of dibenzo[a,l]pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Candian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemieke Petrignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.111545. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic infrared spectra of thermally excited pyrene (C16H10): A combined view of DFT-based GVPT2 with AnharmonicCaOs, and approximate DFT molecular dynamics with demonNano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.111466. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced dissociation of protonated uracil water clusters probed by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (48), pp.27404-27416. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03228C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of C 24 Carbon Clusters: Structural Diversity and Energetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (24), pp.5273-5288. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c02359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of 1,3-butadiene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yurtsever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02742-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of photo-dissociation spectroscopy of pyrene dimer radical cations stored in a compact electrostatic ion storage ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.6017-6028. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp05779g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Diffraction of Pyrene Nanoclusters Embedded in Superfluid Helium Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Tronrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.724-729. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold collision induced dissociation of pyrene cluster cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (5), pp.054311. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Liquids with the Tight-Binding Density-Functional Approach and Improved Atomic Charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus C. Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A. Hassanali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (34), pp.7421-7432. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence upon charge of the vibrational spectra of small Polycyclic Aromatic Hydrocarbon clusters: the example of pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (11), pp.216. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-10081-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding: basic concepts and applications to molecules and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1710252. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1710252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum modeling of the optical spectra of carbon clusters structural families and relation to the interstellar extinction UV-bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A62. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the electronic relaxation in highly excited chrysene and tetracene: The effect of armchair vs zigzag edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (7), pp.074306. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing the relationship between isomer spectra and melting: the 20- and 55-atom silver and gold cluster cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (45), pp.24857-24866. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP03897C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the density-functional-based tight binding scheme to the description of water clusters: methods, applications and extension to bulk systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (4-5), pp.249-268. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2018.1554903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (19), pp.194303. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the structural diversity of C60 carbon clusters and their infrared response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.L11. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and Energetics of Neutral and Cationic Pyrene Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (44), pp.9531-9543. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-adiabatic molecular dynamics investigation of the size dependence of the electronic relaxation in polyacenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (23), pp.12139-12149. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP00603F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Charge Dependent Orientation of Water at the Interface of a Gold Electrode: A Cluster Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ole Joswig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (9-11), pp.1583 - 1592. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2018-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au 147 nanoparticles: Ordered or amorphous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (20), pp.204308. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5021785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anna Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic hydrogen interactions with gas-phase coronene cations: hydrogenation versus fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (35), pp.22427-22438. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP03024C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of the Au 20 Gold Cluster: Does Charge Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (16), pp.4092 - 4098. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding approach for metal clusters, nanoparticles, surfaces and bulk: application to silver and gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (30), pp.303001. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aacd6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons at high energy: MD/DFTB simulations versus collision experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (7), pp.106-. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-018-2287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons: molecular dynamics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rouaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20160195. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the solid–liquid phase transition in protonated water clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (40), pp.27288-27298. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP04863G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 1. H-shifted isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 2. Ring alteration and dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp. 37-59. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect in the Ionization Energy of PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3697-3702. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of neutral and charged 20- and 55-atom silver and gold clusters at the DFTB level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1107, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Density Functional Based Tight-Binding for Silver and Gold Materials: From Small Clusters to Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.8469-8483. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Sulfur-Containing Water Clusters Using a Density-Functional Based Tight-Binding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9089-9100. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended DFTB-CI model for charge-transfer excited states in cationic molecular clusters: model studies versus ab initio calculations in small PAH clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3545-3557. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp06344b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase changes of the water hexamer and octamer in the gas phase and adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (26), pp.17079-17089. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Methylene–Pyrene Isomers and Isomerization Pathways: Finite Temperature Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C.M. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12845-12854. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density functional tight binding/force field approach to the interaction of molecules with rare gas clusters: Application to (C6H6)+/0Ar n clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Iftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.034301. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4861431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying charge transfer energies at donor-acceptor interfaces in small-molecule solar cells with constrained DFTB and spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Luschtinetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Jägeler-Hoheisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (47), pp.473201. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/47/473201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation of the Energy within Self-consistent Tight-Binding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (9), pp.3900-3907. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d'atomes en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy and molecular dynamics of water monomers and dimers adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (19), pp.6771-6786. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40321h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of DFTB to investigate molecular complexes and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 249 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations on [FePAH]+ π-complexes of astrophysical interest: anharmonic infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3359-3374. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp00990c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH-related Very Small Grains in photodissociation regions: implications from molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Charge Resonance in Cationic Molecular Clusters: Combining DFT-Tight Binding with Configuration Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100412f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[FePAH]+ complexes and [FexPAHy]+ clusters in the interstellar medium: stability and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.441-446. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Anharmonic Infrared Spectra of [SiPAH]+ π-Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (18), pp.5846-5854. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp911526n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for dispersion and coulombic interactions in molecular clusters with density-functional derived methods : Application to polycyclic aromatic hydrocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Goursot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (24), pp.244304-10. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3152882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling singly ionized coronene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (1-3), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00280-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Red Emission and the evolution of carbonaceous nanograins in NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 479, pp.L41-L44. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations and Thermodynamics of Clusters of Polycyclic Aromatic Hydrocarbon Molecules: The Role of Internal Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (16), pp.2999-3009. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068821z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer spectro-imagery data using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.575-586. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Spitzer mid-IR spectra of 3 molecular clouds (Berne+, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.J/A+A/469/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Polycyclic Aromatic Hydrocarbons and Very Small Grains in Photodissociation Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of polycyclic aromatic hydrocarbons and very small grains in photodissociation regions Astron. & Astrophys., 429 (1), 193-204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429 (1), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbons molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, A109, pp.2487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbon molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.2487-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie théorique et étude du devenir de composés organiques dans l'environnement grâce à l'outil TyPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress "Transitions 2020 - Ecological transitions in transactions and actions" - Colloque international de recherche interdisciplinaire Transitions Ecologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electronic Properties of Ionized PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ohio State University, United States. pp.Abstract id. #TE07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the emission of very small dust particles : from galactic PDRs to nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy in the submillimeter and far infrared domains with the Herschel Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mid-infrared emission of very small dust particles from Spitzer IRS data using blind source separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dust from fundamental studies to astronomical observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer-IRS observations, using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small Particles and Chemistry in Photodissociation Regions: from ISO to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry: Recent Successes and Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Asilomar, United States. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and spectroscopic properties of atomic carbon clusters and clusters of polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA2020): "The Interplay of Dust, Ice, and Gas in Space"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Springer, pp.161-167, 2023, European Conference on Laboratory Astrophysics ECLA2020, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29003-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB and hybrid-DFTB schemes : application to metal nanosystems, isolated and in environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Dynamics Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.144-171, 2021, Theoretical and Computational Chemistry Series, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839164668-00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives from Quantum Chemistry for molecules and nanograins with astrophysical Interes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry in Astrophysical Media, AstrOHP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.06003, 2012, EPJ Web of Conferences, Vol.18, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111806003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d'agrégats atomiques et moléculaires : Modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégats Moléculaires et Atomiques [physics.atm-clus]. Université Paul Sabatier - Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathias Rapacioli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathias-rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2394-6694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103543368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-Induced Fragmentation Dynamics of 1-Methylpyrene (&amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;) Dications and Trications: &amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H$_x^{q+}$&amp;lt;/i&amp;gt; Release Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (11), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c08076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy-dependent transformation products of environmental contaminants: the case of ibuprofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physics8010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of ice-embedded glycine under space ionizing radiations: a RT-TD-DFT and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Life Sciences in Space Research, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lssr.2025.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARMAGNHAC database: A Ratio-based Molecular Analyzer and Generator of Numerous Hydrogenated Amorphous Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (45), pp.10358-10367. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All - IV. An embarrassment of riches: Aromatic infrared bands in the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A75. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared absorption and radiative cooling of naphthalene dimers (C$_{10}$H$_8$)$_2^+$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (27), pp.18571-18583. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP01200C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing electronic and dynamical evolution of molecules and molecular clusters: DFTB simulations of energy relaxation in polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.1499-1515. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP02852F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6686), pp.988-992. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Molecular Energy Landscapes by Coupling the DFTB Potential with a Tree-Based Stochastic Algorithm: Investigation of the Conformational Diversity of Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (8), pp.3290-3301. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature driven transformations of glycine molecules embedded in interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.2414-2425. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cp03575a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part I. Structural and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All. II. JWST's NIR and MIR imaging view of the Orion Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A73. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All III: JWST's NIR spectroscopic view of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A74. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic structure and ground state symmetry of gas phase C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;$^+$ via VUV photoionization and comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Rafn Hrodmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.164314. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0203004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part II. Energetics, ionization and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All VIII: Mid-IR emission line inventory of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meshaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A86. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic effects in the dissociative ionisation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bréchignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.4501-4510. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP05679H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Energy Transformation Pathways between Naphthalene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (15), pp.5778. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28155778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and stabilities of PAH clusters solvated by water aggregates: The case of the pyrene dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (11), pp.114308. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative friction dynamics within the density-functional based tight-binding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00937-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectra of fullerenes: Computational evidence for blackbody-like radiation due to structural diversity and electronic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.062808. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.062808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative relaxation in isolated large carbon clusters: Vibrational emission versus recurrent fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (4), pp.144305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling density functional based tight binding with class 1 force fields in a hybrid QM/MM scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-022-02878-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Computational Chemistry Methods to Calculate Organic Contaminant Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (48), pp.e202203586. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic DFTB for Supported Clusters: Implementation and Application on Benzene Dimers Deposited on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation10030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All: A JWST Early Release Science Program on Radiative Feedback from Massive Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1035), pp.054301. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac604c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy of a PAH cation using FELICE: The infrared spectrum and photodissociation of dibenzo[a,l]pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Candian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemieke Petrignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.111545. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring energy landscapes at the DFTB quantum level using the threshold algorithm: the case of the anionic metal cluster Au−20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), pp.85. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical simulation of collision-induced dissociation of pyrene dimer cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (2), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-020-02716-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of photo-dissociation spectroscopy of pyrene dimer radical cations stored in a compact electrostatic ion storage ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.6017-6028. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp05779g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic infrared spectra of thermally excited pyrene (C16H10): A combined view of DFT-based GVPT2 with AnharmonicCaOs, and approximate DFT molecular dynamics with demonNano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.111466. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced dissociation of protonated uracil water clusters probed by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (48), pp.27404-27416. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03228C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of C 24 Carbon Clusters: Structural Diversity and Energetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (24), pp.5273-5288. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c02359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of 1,3-butadiene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yurtsever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02742-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Diffraction of Pyrene Nanoclusters Embedded in Superfluid Helium Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Tronrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.724-729. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold collision induced dissociation of pyrene cluster cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (5), pp.054311. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Liquids with the Tight-Binding Density-Functional Approach and Improved Atomic Charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus C. Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A. Hassanali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (34), pp.7421-7432. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence upon charge of the vibrational spectra of small Polycyclic Aromatic Hydrocarbon clusters: the example of pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (11), pp.216. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-10081-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding: basic concepts and applications to molecules and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1710252. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1710252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the electronic relaxation in highly excited chrysene and tetracene: The effect of armchair vs zigzag edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (7), pp.074306. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum modeling of the optical spectra of carbon clusters structural families and relation to the interstellar extinction UV-bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A62. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-adiabatic molecular dynamics investigation of the size dependence of the electronic relaxation in polyacenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (23), pp.12139-12149. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP00603F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the density-functional-based tight binding scheme to the description of water clusters: methods, applications and extension to bulk systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (4-5), pp.249-268. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2018.1554903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing the relationship between isomer spectra and melting: the 20- and 55-atom silver and gold cluster cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (45), pp.24857-24866. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP03897C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the structural diversity of C60 carbon clusters and their infrared response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.L11. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (19), pp.194303. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and Energetics of Neutral and Cationic Pyrene Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (44), pp.9531-9543. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au 147 nanoparticles: Ordered or amorphous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (20), pp.204308. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5021785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anna Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Charge Dependent Orientation of Water at the Interface of a Gold Electrode: A Cluster Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ole Joswig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (9-11), pp.1583 - 1592. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2018-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of the Au 20 Gold Cluster: Does Charge Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (16), pp.4092 - 4098. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic hydrogen interactions with gas-phase coronene cations: hydrogenation versus fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (35), pp.22427-22438. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP03024C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding approach for metal clusters, nanoparticles, surfaces and bulk: application to silver and gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (30), pp.303001. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aacd6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons at high energy: MD/DFTB simulations versus collision experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (7), pp.106-. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-018-2287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons: molecular dynamics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rouaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20160195. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect in the Ionization Energy of PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3697-3702. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 2. Ring alteration and dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp. 37-59. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 1. H-shifted isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the solid–liquid phase transition in protonated water clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (40), pp.27288-27298. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP04863G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of neutral and charged 20- and 55-atom silver and gold clusters at the DFTB level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1107, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Density Functional Based Tight-Binding for Silver and Gold Materials: From Small Clusters to Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.8469-8483. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Sulfur-Containing Water Clusters Using a Density-Functional Based Tight-Binding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9089-9100. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended DFTB-CI model for charge-transfer excited states in cationic molecular clusters: model studies versus ab initio calculations in small PAH clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3545-3557. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp06344b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase changes of the water hexamer and octamer in the gas phase and adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (26), pp.17079-17089. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Methylene–Pyrene Isomers and Isomerization Pathways: Finite Temperature Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C.M. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12845-12854. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density functional tight binding/force field approach to the interaction of molecules with rare gas clusters: Application to (C6H6)+/0Ar n clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Iftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.034301. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4861431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d'atomes en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying charge transfer energies at donor-acceptor interfaces in small-molecule solar cells with constrained DFTB and spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Luschtinetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Jägeler-Hoheisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (47), pp.473201. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/47/473201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation of the Energy within Self-consistent Tight-Binding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (9), pp.3900-3907. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy and molecular dynamics of water monomers and dimers adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (19), pp.6771-6786. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40321h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of DFTB to investigate molecular complexes and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 249 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[FePAH]+ complexes and [FexPAHy]+ clusters in the interstellar medium: stability and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.441-446. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations on [FePAH]+ π-complexes of astrophysical interest: anharmonic infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3359-3374. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp00990c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH-related Very Small Grains in photodissociation regions: implications from molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Charge Resonance in Cationic Molecular Clusters: Combining DFT-Tight Binding with Configuration Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100412f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Anharmonic Infrared Spectra of [SiPAH]+ π-Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (18), pp.5846-5854. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp911526n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling singly ionized coronene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (1-3), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00280-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for dispersion and coulombic interactions in molecular clusters with density-functional derived methods : Application to polycyclic aromatic hydrocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Goursot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (24), pp.244304-10. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3152882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Red Emission and the evolution of carbonaceous nanograins in NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 479, pp.L41-L44. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations and Thermodynamics of Clusters of Polycyclic Aromatic Hydrocarbon Molecules: The Role of Internal Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (16), pp.2999-3009. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068821z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer spectro-imagery data using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.575-586. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Spitzer mid-IR spectra of 3 molecular clouds (Berne+, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.J/A+A/469/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Polycyclic Aromatic Hydrocarbons and Very Small Grains in Photodissociation Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbons molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, A109, pp.2487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of polycyclic aromatic hydrocarbons and very small grains in photodissociation regions Astron. & Astrophys., 429 (1), 193-204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429 (1), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbon molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.2487-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie théorique et étude du devenir de composés organiques dans l'environnement grâce à l'outil TyPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress "Transitions 2020 - Ecological transitions in transactions and actions" - Colloque international de recherche interdisciplinaire Transitions Ecologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electronic Properties of Ionized PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ohio State University, United States. pp.Abstract id. #TE07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the emission of very small dust particles : from galactic PDRs to nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy in the submillimeter and far infrared domains with the Herschel Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer-IRS observations, using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mid-infrared emission of very small dust particles from Spitzer IRS data using blind source separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dust from fundamental studies to astronomical observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small Particles and Chemistry in Photodissociation Regions: from ISO to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry: Recent Successes and Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Asilomar, United States. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and spectroscopic properties of atomic carbon clusters and clusters of polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA2020): "The Interplay of Dust, Ice, and Gas in Space"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Springer, pp.161-167, 2023, European Conference on Laboratory Astrophysics ECLA2020, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29003-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB and hybrid-DFTB schemes : application to metal nanosystems, isolated and in environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Dynamics Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.144-171, 2021, Theoretical and Computational Chemistry Series, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839164668-00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives from Quantum Chemistry for molecules and nanograins with astrophysical Interes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry in Astrophysical Media, AstrOHP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.06003, 2012, EPJ Web of Conferences, Vol.18, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111806003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d'agrégats atomiques et moléculaires : Modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégats Moléculaires et Atomiques [physics.atm-clus]. Université Paul Sabatier - Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDE5B69D"/>
+    <w:nsid w:val="17DAB789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-rapacioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2394-6694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103543368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays&#225; Yusef Buey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2025.06.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04414704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03575a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01200C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02852F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591062v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameek Sidhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Canin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346747" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meshaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615526v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M Tielens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346662" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leboucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172615v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00937-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Lacinbala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parneix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;chignac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05679H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02878-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dubosq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falvo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-020-02716-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Candian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Petrignani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111545" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111466" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L'Hermite" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03228C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c02359" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yurtsever" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02742-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhong Yao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Tronrud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Kong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03603" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015385" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus C. Calatayud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Hassanali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10081-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937090" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Korchagina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1554903" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100264" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087987v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834943" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156273v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00603F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895787v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Foley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03024C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2287-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rouaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620074v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04863G" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555977v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01546" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08251" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06344b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. L. Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morini&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02099A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C.M. Marshall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kokkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09494" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Luschtinetz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#246;rner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/47/473201" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400214b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843516v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40321h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C39203C6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146045" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Goursot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152882" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844588v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00280-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQ3WMT22-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapacioli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079158" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967278v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068821z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NWCZ8NSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287344v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Smith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066282" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~d. Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013408v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wales" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122363v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Wales" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kokkin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toublanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289509v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bayet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289505v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Smith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357154v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357155v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264289v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928733v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164668-00144" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843034v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111806003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-rapacioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2394-6694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103543368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays&#225; Yusef Buey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2025.06.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615526v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameek Sidhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M Tielens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346662" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01200C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02852F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04414704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03575a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Canin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591062v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348244" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meshaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;chignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05679H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leboucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172615v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00937-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Lacinbala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parneix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062808" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dubosq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falvo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080494" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02878-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Candian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Petrignani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111545" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-020-02716-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L'Hermite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03228C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c02359" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yurtsever" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02742-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhong Yao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Tronrud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Kong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03603" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015385" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus C. Calatayud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Hassanali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10081-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135369" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419276v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937090" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156273v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00603F" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Korchagina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1554903" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087987v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834943" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100264" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385894v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895787v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Foley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03024C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2287-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rouaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04863G" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08251" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06344b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. L. Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morini&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02099A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C.M. Marshall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kokkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09494" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Luschtinetz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#246;rner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/47/473201" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400214b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843516v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40321h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C39203C6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146045" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00280-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQ3WMT22-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418594v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Goursot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152882" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapacioli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079158" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967278v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068821z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NWCZ8NSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287344v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Smith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066282" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~d. Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wales" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126091v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122363v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Wales" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kokkin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toublanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289509v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bayet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289505v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Smith" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357155v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264289v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928733v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164668-00144" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843034v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111806003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>