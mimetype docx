--- v1 (2026-04-11)
+++ v2 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathias Rapacioli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathias-rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2394-6694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103543368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-Induced Fragmentation Dynamics of 1-Methylpyrene (&amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;) Dications and Trications: &amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H$_x^{q+}$&amp;lt;/i&amp;gt; Release Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (11), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c08076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy-dependent transformation products of environmental contaminants: the case of ibuprofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physics8010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of ice-embedded glycine under space ionizing radiations: a RT-TD-DFT and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Life Sciences in Space Research, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lssr.2025.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARMAGNHAC database: A Ratio-based Molecular Analyzer and Generator of Numerous Hydrogenated Amorphous Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (45), pp.10358-10367. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All - IV. An embarrassment of riches: Aromatic infrared bands in the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A75. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared absorption and radiative cooling of naphthalene dimers (C$_{10}$H$_8$)$_2^+$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (27), pp.18571-18583. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP01200C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing electronic and dynamical evolution of molecules and molecular clusters: DFTB simulations of energy relaxation in polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.1499-1515. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP02852F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6686), pp.988-992. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Molecular Energy Landscapes by Coupling the DFTB Potential with a Tree-Based Stochastic Algorithm: Investigation of the Conformational Diversity of Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (8), pp.3290-3301. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature driven transformations of glycine molecules embedded in interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.2414-2425. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cp03575a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part I. Structural and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All. II. JWST's NIR and MIR imaging view of the Orion Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A73. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All III: JWST's NIR spectroscopic view of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A74. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic structure and ground state symmetry of gas phase C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;$^+$ via VUV photoionization and comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Rafn Hrodmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.164314. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0203004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part II. Energetics, ionization and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All VIII: Mid-IR emission line inventory of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meshaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A86. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic effects in the dissociative ionisation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bréchignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.4501-4510. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP05679H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Energy Transformation Pathways between Naphthalene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (15), pp.5778. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28155778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and stabilities of PAH clusters solvated by water aggregates: The case of the pyrene dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (11), pp.114308. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative friction dynamics within the density-functional based tight-binding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00937-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectra of fullerenes: Computational evidence for blackbody-like radiation due to structural diversity and electronic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.062808. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.062808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative relaxation in isolated large carbon clusters: Vibrational emission versus recurrent fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (4), pp.144305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling density functional based tight binding with class 1 force fields in a hybrid QM/MM scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-022-02878-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Computational Chemistry Methods to Calculate Organic Contaminant Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (48), pp.e202203586. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic DFTB for Supported Clusters: Implementation and Application on Benzene Dimers Deposited on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation10030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All: A JWST Early Release Science Program on Radiative Feedback from Massive Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1035), pp.054301. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac604c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy of a PAH cation using FELICE: The infrared spectrum and photodissociation of dibenzo[a,l]pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Candian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemieke Petrignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.111545. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring energy landscapes at the DFTB quantum level using the threshold algorithm: the case of the anionic metal cluster Au−20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), pp.85. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical simulation of collision-induced dissociation of pyrene dimer cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (2), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-020-02716-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of photo-dissociation spectroscopy of pyrene dimer radical cations stored in a compact electrostatic ion storage ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.6017-6028. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp05779g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic infrared spectra of thermally excited pyrene (C16H10): A combined view of DFT-based GVPT2 with AnharmonicCaOs, and approximate DFT molecular dynamics with demonNano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.111466. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced dissociation of protonated uracil water clusters probed by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (48), pp.27404-27416. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03228C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of C 24 Carbon Clusters: Structural Diversity and Energetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (24), pp.5273-5288. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c02359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of 1,3-butadiene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yurtsever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02742-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Diffraction of Pyrene Nanoclusters Embedded in Superfluid Helium Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Tronrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.724-729. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold collision induced dissociation of pyrene cluster cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (5), pp.054311. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Liquids with the Tight-Binding Density-Functional Approach and Improved Atomic Charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus C. Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A. Hassanali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (34), pp.7421-7432. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence upon charge of the vibrational spectra of small Polycyclic Aromatic Hydrocarbon clusters: the example of pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (11), pp.216. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-10081-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding: basic concepts and applications to molecules and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1710252. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1710252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the electronic relaxation in highly excited chrysene and tetracene: The effect of armchair vs zigzag edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (7), pp.074306. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum modeling of the optical spectra of carbon clusters structural families and relation to the interstellar extinction UV-bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A62. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-adiabatic molecular dynamics investigation of the size dependence of the electronic relaxation in polyacenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (23), pp.12139-12149. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP00603F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the density-functional-based tight binding scheme to the description of water clusters: methods, applications and extension to bulk systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (4-5), pp.249-268. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2018.1554903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing the relationship between isomer spectra and melting: the 20- and 55-atom silver and gold cluster cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (45), pp.24857-24866. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP03897C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the structural diversity of C60 carbon clusters and their infrared response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.L11. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (19), pp.194303. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and Energetics of Neutral and Cationic Pyrene Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (44), pp.9531-9543. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au 147 nanoparticles: Ordered or amorphous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (20), pp.204308. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5021785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anna Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Charge Dependent Orientation of Water at the Interface of a Gold Electrode: A Cluster Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ole Joswig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (9-11), pp.1583 - 1592. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2018-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of the Au 20 Gold Cluster: Does Charge Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (16), pp.4092 - 4098. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic hydrogen interactions with gas-phase coronene cations: hydrogenation versus fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (35), pp.22427-22438. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP03024C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding approach for metal clusters, nanoparticles, surfaces and bulk: application to silver and gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (30), pp.303001. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aacd6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons at high energy: MD/DFTB simulations versus collision experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (7), pp.106-. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-018-2287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons: molecular dynamics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rouaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20160195. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect in the Ionization Energy of PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3697-3702. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 2. Ring alteration and dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp. 37-59. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 1. H-shifted isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the solid–liquid phase transition in protonated water clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (40), pp.27288-27298. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP04863G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of neutral and charged 20- and 55-atom silver and gold clusters at the DFTB level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1107, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Density Functional Based Tight-Binding for Silver and Gold Materials: From Small Clusters to Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.8469-8483. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Sulfur-Containing Water Clusters Using a Density-Functional Based Tight-Binding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9089-9100. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended DFTB-CI model for charge-transfer excited states in cationic molecular clusters: model studies versus ab initio calculations in small PAH clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3545-3557. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp06344b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase changes of the water hexamer and octamer in the gas phase and adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (26), pp.17079-17089. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Methylene–Pyrene Isomers and Isomerization Pathways: Finite Temperature Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C.M. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12845-12854. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density functional tight binding/force field approach to the interaction of molecules with rare gas clusters: Application to (C6H6)+/0Ar n clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Iftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.034301. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4861431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d'atomes en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying charge transfer energies at donor-acceptor interfaces in small-molecule solar cells with constrained DFTB and spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Luschtinetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Jägeler-Hoheisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (47), pp.473201. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/47/473201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation of the Energy within Self-consistent Tight-Binding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (9), pp.3900-3907. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy and molecular dynamics of water monomers and dimers adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (19), pp.6771-6786. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40321h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of DFTB to investigate molecular complexes and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 249 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[FePAH]+ complexes and [FexPAHy]+ clusters in the interstellar medium: stability and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.441-446. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations on [FePAH]+ π-complexes of astrophysical interest: anharmonic infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3359-3374. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp00990c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH-related Very Small Grains in photodissociation regions: implications from molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Charge Resonance in Cationic Molecular Clusters: Combining DFT-Tight Binding with Configuration Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100412f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Anharmonic Infrared Spectra of [SiPAH]+ π-Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (18), pp.5846-5854. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp911526n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling singly ionized coronene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (1-3), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00280-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for dispersion and coulombic interactions in molecular clusters with density-functional derived methods : Application to polycyclic aromatic hydrocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Goursot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (24), pp.244304-10. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3152882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Red Emission and the evolution of carbonaceous nanograins in NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 479, pp.L41-L44. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations and Thermodynamics of Clusters of Polycyclic Aromatic Hydrocarbon Molecules: The Role of Internal Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (16), pp.2999-3009. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068821z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer spectro-imagery data using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.575-586. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Spitzer mid-IR spectra of 3 molecular clouds (Berne+, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.J/A+A/469/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Polycyclic Aromatic Hydrocarbons and Very Small Grains in Photodissociation Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbons molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, A109, pp.2487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of polycyclic aromatic hydrocarbons and very small grains in photodissociation regions Astron. & Astrophys., 429 (1), 193-204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429 (1), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbon molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.2487-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie théorique et étude du devenir de composés organiques dans l'environnement grâce à l'outil TyPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress "Transitions 2020 - Ecological transitions in transactions and actions" - Colloque international de recherche interdisciplinaire Transitions Ecologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electronic Properties of Ionized PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ohio State University, United States. pp.Abstract id. #TE07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the emission of very small dust particles : from galactic PDRs to nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy in the submillimeter and far infrared domains with the Herschel Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer-IRS observations, using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mid-infrared emission of very small dust particles from Spitzer IRS data using blind source separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dust from fundamental studies to astronomical observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small Particles and Chemistry in Photodissociation Regions: from ISO to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry: Recent Successes and Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Asilomar, United States. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and spectroscopic properties of atomic carbon clusters and clusters of polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA2020): "The Interplay of Dust, Ice, and Gas in Space"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Springer, pp.161-167, 2023, European Conference on Laboratory Astrophysics ECLA2020, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29003-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB and hybrid-DFTB schemes : application to metal nanosystems, isolated and in environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Dynamics Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.144-171, 2021, Theoretical and Computational Chemistry Series, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839164668-00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives from Quantum Chemistry for molecules and nanograins with astrophysical Interes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry in Astrophysical Media, AstrOHP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.06003, 2012, EPJ Web of Conferences, Vol.18, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111806003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d'agrégats atomiques et moléculaires : Modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégats Moléculaires et Atomiques [physics.atm-clus]. Université Paul Sabatier - Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathias Rapacioli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathias-rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2394-6694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103543368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-Induced Fragmentation Dynamics of 1-Methylpyrene (&amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;) Dications and Trications: &amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H$_x^{q+}$&amp;lt;/i&amp;gt; Release Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (11), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c08076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy-dependent transformation products of environmental contaminants: the case of ibuprofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physics8010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARMAGNHAC database: A Ratio-based Molecular Analyzer and Generator of Numerous Hydrogenated Amorphous Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (45), pp.10358-10367. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of ice-embedded glycine under space ionizing radiations: a RT-TD-DFT and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Life Sciences in Space Research, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lssr.2025.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6686), pp.988-992. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Molecular Energy Landscapes by Coupling the DFTB Potential with a Tree-Based Stochastic Algorithm: Investigation of the Conformational Diversity of Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (8), pp.3290-3301. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature driven transformations of glycine molecules embedded in interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.2414-2425. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cp03575a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared absorption and radiative cooling of naphthalene dimers (C$_{10}$H$_8$)$_2^+$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (27), pp.18571-18583. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP01200C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing electronic and dynamical evolution of molecules and molecular clusters: DFTB simulations of energy relaxation in polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.1499-1515. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP02852F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part I. Structural and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All. II. JWST's NIR and MIR imaging view of the Orion Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A73. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All III: JWST's NIR spectroscopic view of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic structure and ground state symmetry of gas phase C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;$^+$ via VUV photoionization and comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Rafn Hrodmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.164314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0203004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part II. Energetics, ionization and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All VIII: Mid-IR emission line inventory of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meshaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A86. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All - IV. An embarrassment of riches: Aromatic infrared bands in the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A75. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and stabilities of PAH clusters solvated by water aggregates: The case of the pyrene dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (11), pp.114308. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative friction dynamics within the density-functional based tight-binding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00937-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectra of fullerenes: Computational evidence for blackbody-like radiation due to structural diversity and electronic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.062808. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.062808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic effects in the dissociative ionisation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bréchignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.4501-4510. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP05679H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Energy Transformation Pathways between Naphthalene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (15), pp.5778. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28155778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Computational Chemistry Methods to Calculate Organic Contaminant Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (48), pp.e202203586. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling density functional based tight binding with class 1 force fields in a hybrid QM/MM scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-022-02878-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic DFTB for Supported Clusters: Implementation and Application on Benzene Dimers Deposited on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation10030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All: A JWST Early Release Science Program on Radiative Feedback from Massive Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1035), pp.054301. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac604c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative relaxation in isolated large carbon clusters: Vibrational emission versus recurrent fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (4), pp.144305. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical simulation of collision-induced dissociation of pyrene dimer cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-020-02716-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring energy landscapes at the DFTB quantum level using the threshold algorithm: the case of the anionic metal cluster Au−20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), pp.85. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy of a PAH cation using FELICE: The infrared spectrum and photodissociation of dibenzo[a,l]pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Candian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemieke Petrignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.111545. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of photo-dissociation spectroscopy of pyrene dimer radical cations stored in a compact electrostatic ion storage ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.6017-6028. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp05779g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic infrared spectra of thermally excited pyrene (C16H10): A combined view of DFT-based GVPT2 with AnharmonicCaOs, and approximate DFT molecular dynamics with demonNano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.111466. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced dissociation of protonated uracil water clusters probed by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (48), pp.27404-27416. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03228C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of C 24 Carbon Clusters: Structural Diversity and Energetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (24), pp.5273-5288. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c02359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of 1,3-butadiene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yurtsever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02742-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold collision induced dissociation of pyrene cluster cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (5), pp.054311. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Liquids with the Tight-Binding Density-Functional Approach and Improved Atomic Charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus C. Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A. Hassanali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (34), pp.7421-7432. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Diffraction of Pyrene Nanoclusters Embedded in Superfluid Helium Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Tronrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.724-729. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence upon charge of the vibrational spectra of small Polycyclic Aromatic Hydrocarbon clusters: the example of pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (11), pp.216. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-10081-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding: basic concepts and applications to molecules and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1710252. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1710252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum modeling of the optical spectra of carbon clusters structural families and relation to the interstellar extinction UV-bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A62. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the electronic relaxation in highly excited chrysene and tetracene: The effect of armchair vs zigzag edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (7), pp.074306. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the structural diversity of C60 carbon clusters and their infrared response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.L11. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (19), pp.194303. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the density-functional-based tight binding scheme to the description of water clusters: methods, applications and extension to bulk systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (4-5), pp.249-268. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2018.1554903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing the relationship between isomer spectra and melting: the 20- and 55-atom silver and gold cluster cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (45), pp.24857-24866. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP03897C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and Energetics of Neutral and Cationic Pyrene Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (44), pp.9531-9543. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-adiabatic molecular dynamics investigation of the size dependence of the electronic relaxation in polyacenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (23), pp.12139-12149. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP00603F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Charge Dependent Orientation of Water at the Interface of a Gold Electrode: A Cluster Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ole Joswig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (9-11), pp.1583 - 1592. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2018-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au 147 nanoparticles: Ordered or amorphous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (20), pp.204308. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5021785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anna Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of the Au 20 Gold Cluster: Does Charge Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (16), pp.4092 - 4098. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic hydrogen interactions with gas-phase coronene cations: hydrogenation versus fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (35), pp.22427-22438. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP03024C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding approach for metal clusters, nanoparticles, surfaces and bulk: application to silver and gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (30), pp.303001. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aacd6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons at high energy: MD/DFTB simulations versus collision experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (7), pp.106-. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-018-2287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 2. Ring alteration and dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp. 37-59. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 1. H-shifted isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the solid–liquid phase transition in protonated water clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (40), pp.27288-27298. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP04863G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons: molecular dynamics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rouaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20160195. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect in the Ionization Energy of PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3697-3702. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of neutral and charged 20- and 55-atom silver and gold clusters at the DFTB level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1107, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Density Functional Based Tight-Binding for Silver and Gold Materials: From Small Clusters to Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.8469-8483. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Sulfur-Containing Water Clusters Using a Density-Functional Based Tight-Binding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9089-9100. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended DFTB-CI model for charge-transfer excited states in cationic molecular clusters: model studies versus ab initio calculations in small PAH clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3545-3557. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp06344b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase changes of the water hexamer and octamer in the gas phase and adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (26), pp.17079-17089. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Methylene–Pyrene Isomers and Isomerization Pathways: Finite Temperature Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C.M. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12845-12854. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density functional tight binding/force field approach to the interaction of molecules with rare gas clusters: Application to (C6H6)+/0Ar n clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Iftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.034301. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4861431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying charge transfer energies at donor-acceptor interfaces in small-molecule solar cells with constrained DFTB and spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Luschtinetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Jägeler-Hoheisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (47), pp.473201. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/47/473201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation of the Energy within Self-consistent Tight-Binding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (9), pp.3900-3907. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d'atomes en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy and molecular dynamics of water monomers and dimers adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (19), pp.6771-6786. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40321h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of DFTB to investigate molecular complexes and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 249 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations on [FePAH]+ π-complexes of astrophysical interest: anharmonic infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3359-3374. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp00990c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH-related Very Small Grains in photodissociation regions: implications from molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Charge Resonance in Cationic Molecular Clusters: Combining DFT-Tight Binding with Configuration Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100412f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[FePAH]+ complexes and [FexPAHy]+ clusters in the interstellar medium: stability and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.441-446. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Anharmonic Infrared Spectra of [SiPAH]+ π-Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (18), pp.5846-5854. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp911526n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for dispersion and coulombic interactions in molecular clusters with density-functional derived methods : Application to polycyclic aromatic hydrocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Goursot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (24), pp.244304-10. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3152882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling singly ionized coronene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (1-3), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00280-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Red Emission and the evolution of carbonaceous nanograins in NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 479, pp.L41-L44. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations and Thermodynamics of Clusters of Polycyclic Aromatic Hydrocarbon Molecules: The Role of Internal Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (16), pp.2999-3009. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068821z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer spectro-imagery data using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.575-586. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Spitzer mid-IR spectra of 3 molecular clouds (Berne+, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.J/A+A/469/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of polycyclic aromatic hydrocarbons and very small grains in photodissociation regions Astron. & Astrophys., 429 (1), 193-204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429 (1), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Polycyclic Aromatic Hydrocarbons and Very Small Grains in Photodissociation Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbons molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, A109, pp.2487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbon molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.2487-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie théorique et étude du devenir de composés organiques dans l'environnement grâce à l'outil TyPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress "Transitions 2020 - Ecological transitions in transactions and actions" - Colloque international de recherche interdisciplinaire Transitions Ecologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electronic Properties of Ionized PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ohio State University, United States. pp.Abstract id. #TE07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the emission of very small dust particles : from galactic PDRs to nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy in the submillimeter and far infrared domains with the Herschel Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mid-infrared emission of very small dust particles from Spitzer IRS data using blind source separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dust from fundamental studies to astronomical observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer-IRS observations, using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small Particles and Chemistry in Photodissociation Regions: from ISO to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry: Recent Successes and Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Asilomar, United States. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and spectroscopic properties of atomic carbon clusters and clusters of polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA2020): "The Interplay of Dust, Ice, and Gas in Space"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Springer, pp.161-167, 2023, European Conference on Laboratory Astrophysics ECLA2020, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29003-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB and hybrid-DFTB schemes : application to metal nanosystems, isolated and in environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Dynamics Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.144-171, 2021, Theoretical and Computational Chemistry Series, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839164668-00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives from Quantum Chemistry for molecules and nanograins with astrophysical Interes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry in Astrophysical Media, AstrOHP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.06003, 2012, EPJ Web of Conferences, Vol.18, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111806003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d'agrégats atomiques et moléculaires : Modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégats Moléculaires et Atomiques [physics.atm-clus]. Université Paul Sabatier - Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17DAB789"/>
+    <w:nsid w:val="B29F5FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-rapacioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2394-6694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103543368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays&#225; Yusef Buey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2025.06.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615526v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameek Sidhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M Tielens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346662" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01200C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02852F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04414704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03575a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Canin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591062v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348244" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meshaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;chignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05679H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leboucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172615v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00937-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Lacinbala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parneix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062808" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dubosq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falvo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080494" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02878-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Candian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Petrignani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111545" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-020-02716-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L'Hermite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03228C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c02359" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yurtsever" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02742-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhong Yao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Tronrud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Kong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03603" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015385" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus C. Calatayud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Hassanali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10081-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135369" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419276v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937090" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156273v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00603F" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Korchagina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1554903" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087987v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834943" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100264" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385894v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895787v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Foley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03024C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2287-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rouaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04863G" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08251" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06344b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. L. Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morini&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02099A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C.M. Marshall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kokkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09494" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Luschtinetz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#246;rner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/47/473201" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400214b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843516v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40321h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C39203C6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146045" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00280-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQ3WMT22-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418594v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Goursot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152882" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapacioli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079158" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967278v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068821z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NWCZ8NSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287344v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Smith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066282" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~d. Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wales" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126091v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122363v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Wales" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kokkin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toublanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289509v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bayet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289505v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Smith" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357155v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264289v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928733v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164668-00144" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843034v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111806003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-rapacioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2394-6694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103543368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays&#225; Yusef Buey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2025.06.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04414704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03575a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01200C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02852F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Canin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591062v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameek Sidhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meshaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615526v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M Tielens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346662" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leboucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172615v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00937-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Lacinbala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parneix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;chignac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05679H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02878-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dubosq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falvo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-020-02716-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Candian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Petrignani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111545" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L'Hermite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03228C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c02359" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yurtsever" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02742-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015385" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus C. Calatayud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Hassanali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04167" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516776v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhong Yao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Tronrud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Kong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03603" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10081-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937090" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087987v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834943" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100264" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Korchagina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1554903" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156273v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00603F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895787v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Foley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03024C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2287-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555922v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04863G" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493419v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rouaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0195" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01546" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08251" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06344b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. L. Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morini&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02099A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C.M. Marshall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kokkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09494" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Luschtinetz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#246;rner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/47/473201" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400214b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843516v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40321h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C39203C6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146045" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Goursot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152882" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844588v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00280-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQ3WMT22-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapacioli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079158" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967278v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068821z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NWCZ8NSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287344v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Smith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066282" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~d. Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126091v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013411v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013408v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wales" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122363v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Wales" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kokkin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toublanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289509v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bayet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289505v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Smith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357154v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357155v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264289v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928733v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164668-00144" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843034v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111806003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>