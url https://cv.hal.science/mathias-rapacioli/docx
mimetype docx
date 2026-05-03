--- v2 (2026-04-11)
+++ v3 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathias Rapacioli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathias-rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2394-6694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103543368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-Induced Fragmentation Dynamics of 1-Methylpyrene (&amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;) Dications and Trications: &amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H$_x^{q+}$&amp;lt;/i&amp;gt; Release Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (11), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c08076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy-dependent transformation products of environmental contaminants: the case of ibuprofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physics8010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARMAGNHAC database: A Ratio-based Molecular Analyzer and Generator of Numerous Hydrogenated Amorphous Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (45), pp.10358-10367. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of ice-embedded glycine under space ionizing radiations: a RT-TD-DFT and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Life Sciences in Space Research, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lssr.2025.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6686), pp.988-992. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Molecular Energy Landscapes by Coupling the DFTB Potential with a Tree-Based Stochastic Algorithm: Investigation of the Conformational Diversity of Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (8), pp.3290-3301. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature driven transformations of glycine molecules embedded in interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.2414-2425. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cp03575a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared absorption and radiative cooling of naphthalene dimers (C$_{10}$H$_8$)$_2^+$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (27), pp.18571-18583. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP01200C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing electronic and dynamical evolution of molecules and molecular clusters: DFTB simulations of energy relaxation in polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.1499-1515. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP02852F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part I. Structural and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All. II. JWST's NIR and MIR imaging view of the Orion Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A73. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All III: JWST's NIR spectroscopic view of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic structure and ground state symmetry of gas phase C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;$^+$ via VUV photoionization and comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Rafn Hrodmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.164314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0203004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part II. Energetics, ionization and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All VIII: Mid-IR emission line inventory of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meshaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A86. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All - IV. An embarrassment of riches: Aromatic infrared bands in the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A75. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and stabilities of PAH clusters solvated by water aggregates: The case of the pyrene dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (11), pp.114308. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative friction dynamics within the density-functional based tight-binding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00937-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectra of fullerenes: Computational evidence for blackbody-like radiation due to structural diversity and electronic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.062808. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.062808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic effects in the dissociative ionisation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bréchignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.4501-4510. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP05679H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Energy Transformation Pathways between Naphthalene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (15), pp.5778. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28155778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Computational Chemistry Methods to Calculate Organic Contaminant Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (48), pp.e202203586. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling density functional based tight binding with class 1 force fields in a hybrid QM/MM scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-022-02878-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic DFTB for Supported Clusters: Implementation and Application on Benzene Dimers Deposited on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation10030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All: A JWST Early Release Science Program on Radiative Feedback from Massive Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1035), pp.054301. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac604c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative relaxation in isolated large carbon clusters: Vibrational emission versus recurrent fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (4), pp.144305. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical simulation of collision-induced dissociation of pyrene dimer cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-020-02716-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring energy landscapes at the DFTB quantum level using the threshold algorithm: the case of the anionic metal cluster Au−20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), pp.85. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy of a PAH cation using FELICE: The infrared spectrum and photodissociation of dibenzo[a,l]pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Candian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemieke Petrignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.111545. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of photo-dissociation spectroscopy of pyrene dimer radical cations stored in a compact electrostatic ion storage ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.6017-6028. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp05779g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic infrared spectra of thermally excited pyrene (C16H10): A combined view of DFT-based GVPT2 with AnharmonicCaOs, and approximate DFT molecular dynamics with demonNano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.111466. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced dissociation of protonated uracil water clusters probed by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (48), pp.27404-27416. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03228C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of C 24 Carbon Clusters: Structural Diversity and Energetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (24), pp.5273-5288. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c02359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of 1,3-butadiene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yurtsever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02742-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold collision induced dissociation of pyrene cluster cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (5), pp.054311. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Liquids with the Tight-Binding Density-Functional Approach and Improved Atomic Charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus C. Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A. Hassanali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (34), pp.7421-7432. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Diffraction of Pyrene Nanoclusters Embedded in Superfluid Helium Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Tronrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.724-729. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence upon charge of the vibrational spectra of small Polycyclic Aromatic Hydrocarbon clusters: the example of pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (11), pp.216. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-10081-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding: basic concepts and applications to molecules and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1710252. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1710252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum modeling of the optical spectra of carbon clusters structural families and relation to the interstellar extinction UV-bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A62. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the electronic relaxation in highly excited chrysene and tetracene: The effect of armchair vs zigzag edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (7), pp.074306. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the structural diversity of C60 carbon clusters and their infrared response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.L11. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (19), pp.194303. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the density-functional-based tight binding scheme to the description of water clusters: methods, applications and extension to bulk systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (4-5), pp.249-268. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2018.1554903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing the relationship between isomer spectra and melting: the 20- and 55-atom silver and gold cluster cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (45), pp.24857-24866. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP03897C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and Energetics of Neutral and Cationic Pyrene Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (44), pp.9531-9543. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-adiabatic molecular dynamics investigation of the size dependence of the electronic relaxation in polyacenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (23), pp.12139-12149. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP00603F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Charge Dependent Orientation of Water at the Interface of a Gold Electrode: A Cluster Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ole Joswig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (9-11), pp.1583 - 1592. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2018-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au 147 nanoparticles: Ordered or amorphous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (20), pp.204308. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5021785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anna Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of the Au 20 Gold Cluster: Does Charge Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (16), pp.4092 - 4098. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic hydrogen interactions with gas-phase coronene cations: hydrogenation versus fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (35), pp.22427-22438. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP03024C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding approach for metal clusters, nanoparticles, surfaces and bulk: application to silver and gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (30), pp.303001. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aacd6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons at high energy: MD/DFTB simulations versus collision experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (7), pp.106-. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-018-2287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 2. Ring alteration and dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp. 37-59. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 1. H-shifted isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the solid–liquid phase transition in protonated water clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (40), pp.27288-27298. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP04863G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons: molecular dynamics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rouaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20160195. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect in the Ionization Energy of PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3697-3702. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of neutral and charged 20- and 55-atom silver and gold clusters at the DFTB level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1107, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Density Functional Based Tight-Binding for Silver and Gold Materials: From Small Clusters to Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.8469-8483. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Sulfur-Containing Water Clusters Using a Density-Functional Based Tight-Binding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9089-9100. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended DFTB-CI model for charge-transfer excited states in cationic molecular clusters: model studies versus ab initio calculations in small PAH clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3545-3557. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp06344b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase changes of the water hexamer and octamer in the gas phase and adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (26), pp.17079-17089. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Methylene–Pyrene Isomers and Isomerization Pathways: Finite Temperature Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C.M. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12845-12854. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density functional tight binding/force field approach to the interaction of molecules with rare gas clusters: Application to (C6H6)+/0Ar n clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Iftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.034301. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4861431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying charge transfer energies at donor-acceptor interfaces in small-molecule solar cells with constrained DFTB and spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Luschtinetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Jägeler-Hoheisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (47), pp.473201. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/47/473201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation of the Energy within Self-consistent Tight-Binding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (9), pp.3900-3907. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d'atomes en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy and molecular dynamics of water monomers and dimers adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (19), pp.6771-6786. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40321h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of DFTB to investigate molecular complexes and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 249 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations on [FePAH]+ π-complexes of astrophysical interest: anharmonic infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3359-3374. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp00990c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH-related Very Small Grains in photodissociation regions: implications from molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Charge Resonance in Cationic Molecular Clusters: Combining DFT-Tight Binding with Configuration Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100412f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[FePAH]+ complexes and [FexPAHy]+ clusters in the interstellar medium: stability and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.441-446. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Anharmonic Infrared Spectra of [SiPAH]+ π-Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (18), pp.5846-5854. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp911526n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for dispersion and coulombic interactions in molecular clusters with density-functional derived methods : Application to polycyclic aromatic hydrocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Goursot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (24), pp.244304-10. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3152882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling singly ionized coronene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (1-3), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00280-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Red Emission and the evolution of carbonaceous nanograins in NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 479, pp.L41-L44. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations and Thermodynamics of Clusters of Polycyclic Aromatic Hydrocarbon Molecules: The Role of Internal Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (16), pp.2999-3009. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068821z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer spectro-imagery data using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.575-586. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Spitzer mid-IR spectra of 3 molecular clouds (Berne+, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.J/A+A/469/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of polycyclic aromatic hydrocarbons and very small grains in photodissociation regions Astron. & Astrophys., 429 (1), 193-204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429 (1), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Polycyclic Aromatic Hydrocarbons and Very Small Grains in Photodissociation Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbons molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, A109, pp.2487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbon molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.2487-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie théorique et étude du devenir de composés organiques dans l'environnement grâce à l'outil TyPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress "Transitions 2020 - Ecological transitions in transactions and actions" - Colloque international de recherche interdisciplinaire Transitions Ecologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electronic Properties of Ionized PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ohio State University, United States. pp.Abstract id. #TE07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the emission of very small dust particles : from galactic PDRs to nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy in the submillimeter and far infrared domains with the Herschel Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mid-infrared emission of very small dust particles from Spitzer IRS data using blind source separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dust from fundamental studies to astronomical observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer-IRS observations, using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small Particles and Chemistry in Photodissociation Regions: from ISO to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry: Recent Successes and Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Asilomar, United States. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and spectroscopic properties of atomic carbon clusters and clusters of polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA2020): "The Interplay of Dust, Ice, and Gas in Space"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Springer, pp.161-167, 2023, European Conference on Laboratory Astrophysics ECLA2020, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29003-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB and hybrid-DFTB schemes : application to metal nanosystems, isolated and in environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Dynamics Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.144-171, 2021, Theoretical and Computational Chemistry Series, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839164668-00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives from Quantum Chemistry for molecules and nanograins with astrophysical Interes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry in Astrophysical Media, AstrOHP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.06003, 2012, EPJ Web of Conferences, Vol.18, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111806003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d'agrégats atomiques et moléculaires : Modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégats Moléculaires et Atomiques [physics.atm-clus]. Université Paul Sabatier - Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathias Rapacioli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathias-rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2394-6694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103543368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-Induced Fragmentation Dynamics of 1-Methylpyrene (&amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;17&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;) Dications and Trications: &amp;lt;i&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H$_x^{q+}$&amp;lt;/i&amp;gt; Release Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Dudás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (11), pp.2338-2349. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c08076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy-dependent transformation products of environmental contaminants: the case of ibuprofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/physics8010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of ice-embedded glycine under space ionizing radiations: a RT-TD-DFT and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Life Sciences in Space Research, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lssr.2025.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARMAGNHAC database: A Ratio-based Molecular Analyzer and Generator of Numerous Hydrogenated Amorphous Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (45), pp.10358-10367. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6686), pp.988-992. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Molecular Energy Landscapes by Coupling the DFTB Potential with a Tree-Based Stochastic Algorithm: Investigation of the Conformational Diversity of Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (8), pp.3290-3301. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature driven transformations of glycine molecules embedded in interstellar ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.2414-2425. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cp03575a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared absorption and radiative cooling of naphthalene dimers (C$_{10}$H$_8$)$_2^+$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (27), pp.18571-18583. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP01200C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing electronic and dynamical evolution of molecules and molecular clusters: DFTB simulations of energy relaxation in polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), pp.1499-1515. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP02852F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part I. Structural and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All III: JWST's NIR spectroscopic view of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A74. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All. II. JWST's NIR and MIR imaging view of the Orion Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A73. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic structure and ground state symmetry of gas phase C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;$^+$ via VUV photoionization and comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Rafn Hrodmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.164314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0203004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB approach to multiply charged Aunq+ clusters Part II. Energetics, ionization and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishal Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovative Materials in Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All VIII: Mid-IR emission line inventory of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meshaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A86. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All - IV. An embarrassment of riches: Aromatic infrared bands in the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A75. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and stabilities of PAH clusters solvated by water aggregates: The case of the pyrene dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (11), pp.114308. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative friction dynamics within the density-functional based tight-binding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.1975-1983. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00937-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectra of fullerenes: Computational evidence for blackbody-like radiation due to structural diversity and electronic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (6), pp.062808. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.062808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic effects in the dissociative ionisation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bréchignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.4501-4510. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP05679H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Energy Transformation Pathways between Naphthalene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (15), pp.5778. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28155778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Computational Chemistry Methods to Calculate Organic Contaminant Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hoyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (48), pp.e202203586. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling density functional based tight binding with class 1 force fields in a hybrid QM/MM scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysá Yusef Buey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.16. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-022-02878-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic DFTB for Supported Clusters: Implementation and Application on Benzene Dimers Deposited on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation10030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All: A JWST Early Release Science Program on Radiative Feedback from Massive Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1035), pp.054301. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac604c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative relaxation in isolated large carbon clusters: Vibrational emission versus recurrent fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Lacinbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (4), pp.144305. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring energy landscapes at the DFTB quantum level using the threshold algorithm: the case of the anionic metal cluster Au−20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), pp.85. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical simulation of collision-induced dissociation of pyrene dimer cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (2), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-020-02716-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy of a PAH cation using FELICE: The infrared spectrum and photodissociation of dibenzo[a,l]pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra D. Wiersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Candian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemieke Petrignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.111545. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of photo-dissociation spectroscopy of pyrene dimer radical cations stored in a compact electrostatic ion storage ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Mogeeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.6017-6028. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp05779g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic infrared spectra of thermally excited pyrene (C16H10): A combined view of DFT-based GVPT2 with AnharmonicCaOs, and approximate DFT molecular dynamics with demonNano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhadip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.111466. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2021.111466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced dissociation of protonated uracil water clusters probed by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (48), pp.27404-27416. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03228C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of C 24 Carbon Clusters: Structural Diversity and Energetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (24), pp.5273-5288. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c02359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of 1,3-butadiene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yurtsever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02742-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Diffraction of Pyrene Nanoclusters Embedded in Superfluid Helium Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Tronrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.724-729. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold collision induced dissociation of pyrene cluster cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (5), pp.054311. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Liquids with the Tight-Binding Density-Functional Approach and Improved Atomic Charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus C. Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A. Hassanali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (34), pp.7421-7432. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence upon charge of the vibrational spectra of small Polycyclic Aromatic Hydrocarbon clusters: the example of pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (11), pp.216. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-10081-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding: basic concepts and applications to molecules and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1710252. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1710252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum modeling of the optical spectra of carbon clusters structural families and relation to the interstellar extinction UV-bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A62. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the electronic relaxation in highly excited chrysene and tetracene: The effect of armchair vs zigzag edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (7), pp.074306. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the density-functional-based tight binding scheme to the description of water clusters: methods, applications and extension to bulk systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (4-5), pp.249-268. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2018.1554903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing the relationship between isomer spectra and melting: the 20- and 55-atom silver and gold cluster cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (45), pp.24857-24866. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP03897C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the structural diversity of C60 carbon clusters and their infrared response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.L11. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of pyrene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (19), pp.194303. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and Energetics of Neutral and Cationic Pyrene Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (44), pp.9531-9543. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-adiabatic molecular dynamics investigation of the size dependence of the electronic relaxation in polyacenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (23), pp.12139-12149. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP00603F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Charge Dependent Orientation of Water at the Interface of a Gold Electrode: A Cluster Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Ole Joswig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (9-11), pp.1583 - 1592. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2018-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au 147 nanoparticles: Ordered or amorphous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (20), pp.204308. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5021785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anna Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of the Au 20 Gold Cluster: Does Charge Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (16), pp.4092 - 4098. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic hydrogen interactions with gas-phase coronene cations: hydrogenation versus fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (35), pp.22427-22438. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP03024C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-functional tight-binding approach for metal clusters, nanoparticles, surfaces and bulk: application to silver and gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (30), pp.303001. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aacd6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons at high energy: MD/DFTB simulations versus collision experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (7), pp.106-. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-018-2287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of polycyclic aromatic hydrocarbons: molecular dynamics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rouaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20160195. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect in the Ionization Energy of PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3697-3702. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 2. Ring alteration and dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp. 37-59. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH chemistry at eV internal energies. 1. H-shifted isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the solid–liquid phase transition in protonated water clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (40), pp.27288-27298. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP04863G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of neutral and charged 20- and 55-atom silver and gold clusters at the DFTB level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1107, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Density Functional Based Tight-Binding for Silver and Gold Materials: From Small Clusters to Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.8469-8483. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Sulfur-Containing Water Clusters Using a Density-Functional Based Tight-Binding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9089-9100. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended DFTB-CI model for charge-transfer excited states in cationic molecular clusters: model studies versus ab initio calculations in small PAH clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Suaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.3545-3557. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp06344b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase changes of the water hexamer and octamer in the gas phase and adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (26), pp.17079-17089. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02099A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Methylene–Pyrene Isomers and Isomerization Pathways: Finite Temperature Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C.M. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12845-12854. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density functional tight binding/force field approach to the interaction of molecules with rare gas clusters: Application to (C6H6)+/0Ar n clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Iftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Korchagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.034301. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4861431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Self-Consistent Field Algorithm and Its Parallel Implementation: Application to Density-Functional-Based Tight Binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2344-2354. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500115v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying charge transfer energies at donor-acceptor interfaces in small-molecule solar cells with constrained DFTB and spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Luschtinetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Jägeler-Hoheisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (47), pp.473201. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/47/473201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation of the Energy within Self-consistent Tight-Binding Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (9), pp.3900-3907. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un million d'atomes en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy and molecular dynamics of water monomers and dimers adsorbed on polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mascetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (19), pp.6771-6786. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp40321h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of DFTB to investigate molecular complexes and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dontot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 249 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations on [FePAH]+ π-complexes of astrophysical interest: anharmonic infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3359-3374. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp00990c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH-related Very Small Grains in photodissociation regions: implications from molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Charge Resonance in Cationic Molecular Clusters: Combining DFT-Tight Binding with Configuration Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mirtschink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100412f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[FePAH]+ complexes and [FexPAHy]+ clusters in the interstellar medium: stability and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.441-446. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1146045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Anharmonic Infrared Spectra of [SiPAH]+ π-Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (18), pp.5846-5854. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp911526n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling singly ionized coronene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (1-3), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00280-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for dispersion and coulombic interactions in molecular clusters with density-functional derived methods : Application to polycyclic aromatic hydrocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Goursot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (24), pp.244304-10. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3152882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Red Emission and the evolution of carbonaceous nanograins in NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 479, pp.L41-L44. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations and Thermodynamics of Clusters of Polycyclic Aromatic Hydrocarbon Molecules: The Role of Internal Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Parneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (16), pp.2999-3009. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068821z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer spectro-imagery data using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.575-586. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Spitzer mid-IR spectra of 3 molecular clouds (Berne+, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.J/A+A/469/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Polycyclic Aromatic Hydrocarbons and Very Small Grains in Photodissociation Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbons molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, A109, pp.2487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of polycyclic aromatic hydrocarbons and very small grains in photodissociation regions Astron. & Astrophys., 429 (1), 193-204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 429 (1), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked clusters of polycyclic aromatic hydrocarbon molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.2487-2497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie théorique et étude du devenir de composés organiques dans l'environnement grâce à l'outil TyPol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress "Transitions 2020 - Ecological transitions in transactions and actions" - Colloque international de recherche interdisciplinaire Transitions Ecologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electronic Properties of Ionized PAH Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kokkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ohio State University, United States. pp.Abstract id. #TE07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the emission of very small dust particles : from galactic PDRs to nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy in the submillimeter and far infrared domains with the Herschel Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mid-infrared emission of very small dust particles from Spitzer IRS data using blind source separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dust from fundamental studies to astronomical observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of very small dust particles from Spitzer-IRS observations, using blind signal separation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~d. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small Particles and Chemistry in Photodissociation Regions: from ISO to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochemistry: Recent Successes and Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Asilomar, United States. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical and spectroscopic properties of atomic carbon clusters and clusters of polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Laboratory Astrophysics (ECLA2020): "The Interplay of Dust, Ice, and Gas in Space"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Springer, pp.161-167, 2023, European Conference on Laboratory Astrophysics ECLA2020, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29003-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTB and hybrid-DFTB schemes : application to metal nanosystems, isolated and in environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Dynamics Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.144-171, 2021, Theoretical and Computational Chemistry Series, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839164668-00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives from Quantum Chemistry for molecules and nanograins with astrophysical Interes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Spiegelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry in Astrophysical Media, AstrOHP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.06003, 2012, EPJ Web of Conferences, Vol.18, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20111806003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d'agrégats atomiques et moléculaires : Modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rapacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégats Moléculaires et Atomiques [physics.atm-clus]. Université Paul Sabatier - Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B29F5FBD"/>
+    <w:nsid w:val="1107F196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-rapacioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2394-6694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103543368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays&#225; Yusef Buey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2025.06.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04414704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03575a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01200C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02852F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Canin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591062v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameek Sidhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meshaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615526v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M Tielens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346662" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leboucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172615v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00937-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Lacinbala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parneix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;chignac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05679H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02878-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dubosq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falvo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-020-02716-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Candian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Petrignani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111545" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L'Hermite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03228C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c02359" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yurtsever" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02742-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015385" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus C. Calatayud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Hassanali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04167" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516776v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhong Yao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Tronrud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Kong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03603" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10081-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937090" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087987v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834943" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100264" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Korchagina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1554903" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156273v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00603F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895787v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Foley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03024C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2287-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555922v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04863G" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493419v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rouaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0195" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01546" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08251" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06344b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. L. Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morini&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02099A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C.M. Marshall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kokkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09494" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Luschtinetz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#246;rner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/47/473201" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400214b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843516v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40321h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C39203C6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146045" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Goursot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152882" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844588v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00280-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQ3WMT22-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapacioli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079158" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967278v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068821z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NWCZ8NSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287344v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Smith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066282" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~d. Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126091v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013411v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013408v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wales" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122363v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Wales" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kokkin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toublanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289509v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bayet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289505v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Smith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357154v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357155v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264289v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928733v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164668-00144" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843034v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111806003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-rapacioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2394-6694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103543368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays&#225; Yusef Buey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2025.06.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04414704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03575a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01200C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02852F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591062v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameek Sidhu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Canin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346747" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Rafn Hrodmarsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meshaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615526v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M Tielens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346662" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Leboucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172615v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00937-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Lacinbala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parneix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.062808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;chignac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05679H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02878-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dubosq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falvo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-020-02716-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D. Wiersma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Candian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Petrignani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111545" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Mogeeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05779g" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L'Hermite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03228C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c02359" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yurtsever" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02742-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhong Yao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Tronrud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Kong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03603" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015385" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus C. Calatayud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Hassanali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10081-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937090" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Korchagina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1554903" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087987v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834943" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100264" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156273v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00603F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895787v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cazaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Foley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03024C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2287-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rouaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2017.02.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04863G" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08251" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06344b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. L. Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morini&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02099A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C.M. Marshall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kokkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09494" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500115v" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Luschtinetz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#246;rner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/47/473201" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400214b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843516v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp40321h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C39203C6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00990c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mirtschink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844617v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100412f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1146045" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911526n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00280-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQ3WMT22-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418594v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Goursot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152882" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapacioli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079158" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967278v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068821z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NWCZ8NSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287344v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Smith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066282" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~d. Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wales" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126091v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122363v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Wales" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kokkin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toublanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289509v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bayet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289505v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Smith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357154v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357155v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264289v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928733v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164668-00144" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843034v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111806003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>