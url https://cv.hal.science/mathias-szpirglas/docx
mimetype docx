--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1011,51 +1011,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1291,571 +1291,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre qualité des soins et injonctions budgétaires : les paradoxes du NPM à l'écran, en France, au Royaume-Uni et aux USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
+                <w:t xml:space="preserve">De la production à l’exploration : la « danse infernale » de la coopération inter-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Vallorem, Apr 2026, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">Design, Mutations organisationnelles et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2026, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05472989v1</w:t>
+                <w:t xml:space="preserve">hal-05584644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium : les séries télé à l’université : temps d’évasion, lieu de contrainte ou nouvel espace d’apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre qualité des soins et injonctions budgétaires : les paradoxes du NPM à l'écran, en France, au Royaume-Uni et aux USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès scientifique international RUNES/AFIRSE: Le renouveau du contrat scientifique pour l’Éducation : Savoirs, connaissances et enjeux dans/pour la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Recherche, Universités, Nouveautés, Enseignement Supérieur (RUNES); Association Francophone Internationale de Recherche en Éducation (AFIRSE); UNESCO; Université Gustave Eiffel; Institut de Recherche en Gestion (IRG), Feb 2026, Champs sur Marne, France, France</w:t>
+              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Vallorem, Apr 2026, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520305v1</w:t>
+                <w:t xml:space="preserve">halshs-05472989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luttes contre les fraudes à la TVA, des leçons tirées de la série D'argent et de sang</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symposium : les séries télé à l’université : temps d’évasion, lieu de contrainte ou nouvel espace d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Congrès scientifique international RUNES/AFIRSE: Le renouveau du contrat scientifique pour l’Éducation : Savoirs, connaissances et enjeux dans/pour la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherche, Universités, Nouveautés, Enseignement Supérieur (RUNES); Association Francophone Internationale de Recherche en Éducation (AFIRSE); UNESCO; Université Gustave Eiffel; Institut de Recherche en Gestion (IRG), Feb 2026, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017608v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruire le management bienveillant avec Ted Lasso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luttes contre les fraudes à la TVA, des leçons tirées de la série D'argent et de sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927173v1</w:t>
+                <w:t xml:space="preserve">hal-05017608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brasser les milliards de l’État grâce au carrousel de la TVA</w:t>
+                <w:t xml:space="preserve">Déconstruire le management bienveillant avec Ted Lasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management en séries - saison 3</w:t>
+              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926900v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chorégraphie invisible du harcèlement au travail : une analyse de la série L’Opéra - saison 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brasser les milliards de l’État grâce au carrousel de la TVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
+              <w:t xml:space="preserve">Colloque Management en séries - saison 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927182v1</w:t>
+                <w:t xml:space="preserve">hal-04926900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasser les milliards de l’État grâce au carrousel de la TVA : un guide pratique avec la série D’argent et de sang de Xavier Giannoli</w:t>
               </w:r>
@@ -1917,1249 +1917,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le musée de l’histoire des sciences de gestion comme artefact critique face au modèle instrumental de l'enseignement de la gestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Poivret</w:t>
+                <w:t xml:space="preserve">La chorégraphie invisible du harcèlement au travail : une analyse de la série L’Opéra - saison 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHMO 2024 « Histoire et critique » 29èmes journées d'histoire du management et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535392v1</w:t>
+                <w:t xml:space="preserve">hal-04927182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+                <w:t xml:space="preserve">Le musée de l’histoire des sciences de gestion comme artefact critique face au modèle instrumental de l'enseignement de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moulene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management en série (Saison 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne / Paris, France</w:t>
+              <w:t xml:space="preserve">JHMO 2024 « Histoire et critique » 29èmes journées d'histoire du management et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208868v1</w:t>
+                <w:t xml:space="preserve">hal-04535392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+                <w:t xml:space="preserve">La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en Séries (Saison 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Le management en série (Saison 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055598v1</w:t>
+                <w:t xml:space="preserve">hal-04208868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion d’une culture de la gestion des risques auprès d’une communauté de sportifs amateurs. Le cas de la Fédération Française de Vol Libre (FFVL).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Conférence Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">Management en Séries (Saison 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048175v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of a safety culture in a community of amateur sports practitioners. The case of the French Free Flight Federation (FFVL)</w:t>
+                <w:t xml:space="preserve">La diffusion d’une culture de la gestion des risques auprès d’une communauté de sportifs amateurs. Le cas de la Fédération Française de Vol Libre (FFVL).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 19’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">XXVIIIe Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048188v1</w:t>
+                <w:t xml:space="preserve">hal-03048175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de coproduction et contrôle organisationnel des comportements déviants des clients : l'exemple de l'autopartage peer to peer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spreading of a safety culture in a community of amateur sports practitioners. The case of the French Free Flight Federation (FFVL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée d'étude internationale sur la gestion des clients " Gérer les comportements déviants des clients "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.1</w:t>
+              <w:t xml:space="preserve">EURAM 19’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750400v1</w:t>
+                <w:t xml:space="preserve">hal-03048188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-production models and organizational control of deviant customer behavior : the example of peer-to-peer car-sharing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles de coproduction et contrôle organisationnel des comportements déviants des clients : l'exemple de l'autopartage peer to peer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International research conference in service management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Graduate School of Management, May 2012, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">1ère Journée d'étude internationale sur la gestion des clients " Gérer les comportements déviants des clients "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122938v1</w:t>
+                <w:t xml:space="preserve">hal-00750400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des risques psychosociaux : un management des risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+                <w:t xml:space="preserve">Co-production models and organizational control of deviant customer behavior : the example of peer-to-peer car-sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">12th International research conference in service management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Graduate School of Management, May 2012, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748859v1</w:t>
+                <w:t xml:space="preserve">hal-01122938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual worlds as adjustable environments for immersion in business meetings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
+                <w:t xml:space="preserve">La gestion des risques psychosociaux : un management des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems, Lima, Peru, August 12-15, 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00680618v1</w:t>
+                <w:t xml:space="preserve">hal-00748859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’intuition prend le pas sur une expertise détaillée : Le cas des équipes médico-sociales des conseils généraux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Roux</w:t>
+                <w:t xml:space="preserve">Virtual worlds as adjustable environments for immersion in business meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Defuans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re Journée d'étude Management des ressources humaines dans les entreprises du social et de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems, Lima, Peru, August 12-15, 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620195v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'intuition prend le pas sur une expertise détaillée :Le cas des équipes médico-sociales des conseils généraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l’intuition prend le pas sur une expertise détaillée : Le cas des équipes médico-sociales des conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Roux-Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée d'étude sur le Management des Ressources Humaines dans les entreprises du social et de la santé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">1re Journée d'étude Management des ressources humaines dans les entreprises du social et de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750398v1</w:t>
+                <w:t xml:space="preserve">hal-01620195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StakeS-holder Management and Crisis Resilience A case study in a public transportation company</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l'intuition prend le pas sur une expertise détaillée :Le cas des équipes médico-sociales des conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roux-Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Newark, NJ, United States. http://www.iscramlive.org/ISCRAM2006/ISCRAM2006Proceedingszip/ISCRAM2006Papers_TOC.htm</w:t>
+              <w:t xml:space="preserve">1ère Journée d'étude sur le Management des Ressources Humaines dans les entreprises du social et de la santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818108v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Organizational Crisis Management Processes : an analytical framework drawn from a case study in a public company</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">StakeS-holder Management and Crisis Resilience A case study in a public transportation company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Munich, Germany. pp.1-25</w:t>
+              <w:t xml:space="preserve">ISCRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Newark, NJ, United States. http://www.iscramlive.org/ISCRAM2006/ISCRAM2006Proceedingszip/ISCRAM2006Papers_TOC.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748845v1</w:t>
+                <w:t xml:space="preserve">hal-00818108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une théorie du quiproquo pour la gestion stratégique des risques</w:t>
               </w:r>
@@ -3185,292 +3172,387 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Angers, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Organizational Crisis Management Processes : an analytical framework drawn from a case study in a public company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Munich, Germany. pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management en Séries - Saison 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS, 2025, 978-2-38630-171-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le management avec la casa de papel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.222, 2023, Nouvelles Pédagogies, Jean-Philippe Denis; Aude Deville; Olivier Meier, 978-2-37687-725-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.szpir.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3480,267 +3562,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épisode 9 : Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries TV ? Spoiler : certains oui !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Mathias Szpirglas; Claire Edey Gamassou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en Séries - Saison 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.157-172, 2025, 978-2-38630-171-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface - Regarder des séries, pour apprendre, comprendre et agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sardais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre le leadership avec la série Game of Thrones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS Management et Société, pp.9-18, 2025, 978-2-38630-270-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05275972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episode 1 - La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3760,237 +3842,237 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Claire Edey Gamassou; Mathias Szpirglas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries Saison 1 Scénariser, produire, mettre en scène le management avec les séries TV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS (Management et Société), 2025, 978-2-38630-171-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau social X (ex-Twitter), un dispositif pédagogique qui s'ignore ? le cas du Thread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques pédagogiques innovantes, construire la pédagogie de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS (Management et Société), 2024, 978-2-37687-982-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double jeu de l'espion britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport &amp; Cinéma, la technique à l'épreuve du réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.65-73, 2023, 9782842878627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Recherche en éducation dans le monde en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4006,51 +4088,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en éducation dans un monde en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 246 p., 2015, L'Harmattan - Collection AFIRSE, 978-2-343-06579-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4060,91 +4142,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire de la fiction pour vivre la théorie des organisations : le roman dont vous êtes le héros, un dispositif pédagogique innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4154,151 +4236,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet &amp;quot;Lien social, Habitat, Situations de fragilité dans la ville innovante de 2030&amp;quot;, LISOHASIF Projet co-financé par l'Agence Nationale de la Recherche (n° ANR-12-SOIN-006-001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRM M-LAB Université Paris Dauphine, IMRI Fondation Dauphine, IRG Université Paris-Est, Nimec Université de Rouen, AG2R La Mondiale. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01289350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4308,100 +4390,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et mécanismes du quiproquo : approches théoriques et organisationnelles des nouvelles formes de gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006ENMP1388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00002027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4411,506 +4493,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séries et la Casa de Papel pour réenchanter le management ! [Mathias Szpirglas]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management façon Casa de Papel : sens, pouvoir, innovation [Mathias Szpirglas]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre Mintzberg avec la casa de papel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quiproquo : du malentendu au risque et au désastre [Mathias Szpirglas]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre n'est pas comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management (anti)héros de séries ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152, pp.11-150, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3615 Monique avec Mathias Szpirglas Podcast &amp;quot;Histoire en Séries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://podcasts.apple.com/fr/podcast/histoire-en-s%C3%A9ries/id1502155934?i=1000546265330</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4978,51 +5187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E72D58AE"/>
+    <w:nsid w:val="61425362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5209,51 +5418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-szpirglas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3329-088X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118126385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moulene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.116.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.99-114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JX693P2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5973.2008.00538.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPH74RDQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.161.67-90" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux-Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/comprendre-le-management-avec-la-casa-de-papel/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.szpir.2023.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sardais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1388" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-szpirglas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3329-088X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118126385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moulene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.116.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.99-114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JX693P2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5973.2008.00538.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPH74RDQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.161.67-90" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux-Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/comprendre-le-management-avec-la-casa-de-papel/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.szpir.2023.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sardais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1388" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>