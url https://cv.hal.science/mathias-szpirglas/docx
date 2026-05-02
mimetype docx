--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -400,247 +400,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désapprendre les risques psychosociaux</w:t>
+                <w:t xml:space="preserve">Le contrôle organisationnel du client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+                <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rips1.047.0165⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (234), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.234.99-114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131098v1</w:t>
+                <w:t xml:space="preserve">hal-01131097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle organisationnel du client</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Camisullis</w:t>
+                <w:t xml:space="preserve">Désapprendre les risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.234.99-114⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le désapprentissage organisationnel, 19 (47), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.047.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131097v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la place de l'intuition dans la décision : le cas des équipes médico-sociales des conseils généraux</w:t>
               </w:r>
@@ -1051,51 +1051,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production à l'exploration : la “danse infernale” de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1146,51 +1146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production à l’exploration : la “danse infernale”1 de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1297,51 +1297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production à l’exploration : la « danse infernale » de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1576,204 +1576,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luttes contre les fraudes à la TVA, des leçons tirées de la série D'argent et de sang</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déconstruire le management bienveillant avec Ted Lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017608v1</w:t>
+                <w:t xml:space="preserve">hal-04927173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruire le management bienveillant avec Ted Lasso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luttes contre les fraudes à la TVA, des leçons tirées de la série D'argent et de sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927173v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasser les milliards de l’État grâce au carrousel de la TVA</w:t>
               </w:r>
@@ -1923,51 +1923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chorégraphie invisible du harcèlement au travail : une analyse de la série L’Opéra - saison 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2113,51 +2113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2441,77 +2441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de coproduction et contrôle organisationnel des comportements déviants des clients : l'exemple de l'autopartage peer to peer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2549,77 +2549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-production models and organizational control of deviant customer behavior : the example of peer-to-peer car-sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2657,51 +2657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques psychosociaux : un management des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2733,325 +2733,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual worlds as adjustable environments for immersion in business meetings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l'intuition prend le pas sur une expertise détaillée :Le cas des équipes médico-sociales des conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+                <w:t xml:space="preserve">Laetitia Roux-Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems, Lima, Peru, August 12-15, 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t>
+              <w:t xml:space="preserve">1ère Journée d'étude sur le Management des Ressources Humaines dans les entreprises du social et de la santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00680618v1</w:t>
+                <w:t xml:space="preserve">hal-00750398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’intuition prend le pas sur une expertise détaillée : Le cas des équipes médico-sociales des conseils généraux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Roux</w:t>
+                <w:t xml:space="preserve">Virtual worlds as adjustable environments for immersion in business meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Defuans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re Journée d'étude Management des ressources humaines dans les entreprises du social et de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems, Lima, Peru, August 12-15, 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620195v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'intuition prend le pas sur une expertise détaillée :Le cas des équipes médico-sociales des conseils généraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l’intuition prend le pas sur une expertise détaillée : Le cas des équipes médico-sociales des conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Roux-Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée d'étude sur le Management des Ressources Humaines dans les entreprises du social et de la santé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">1re Journée d'étude Management des ressources humaines dans les entreprises du social et de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750398v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StakeS-holder Management and Crisis Resilience A case study in a public transportation company</w:t>
               </w:r>
@@ -3126,191 +3126,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une théorie du quiproquo pour la gestion stratégique des risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Organizational Crisis Management Processes : an analytical framework drawn from a case study in a public company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Angers, France. pp.1</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Munich, Germany. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00159115v1</w:t>
+                <w:t xml:space="preserve">hal-00748845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Organizational Crisis Management Processes : an analytical framework drawn from a case study in a public company</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une théorie du quiproquo pour la gestion stratégique des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Munich, Germany. pp.1-25</w:t>
+              <w:t xml:space="preserve">AIMS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Angers, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748845v1</w:t>
+                <w:t xml:space="preserve">halshs-00159115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3792,51 +3792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episode 1 - La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4042,51 +4042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Recherche en éducation dans le monde en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61425362"/>
+    <w:nsid w:val="23552F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5418,51 +5418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-szpirglas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3329-088X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118126385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moulene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.116.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.99-114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JX693P2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5973.2008.00538.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPH74RDQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.161.67-90" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux-Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/comprendre-le-management-avec-la-casa-de-papel/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.szpir.2023.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sardais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1388" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-szpirglas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3329-088X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118126385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moulene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.116.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.99-114" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JX693P2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5973.2008.00538.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPH74RDQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.161.67-90" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux-Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/comprendre-le-management-avec-la-casa-de-papel/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.szpir.2023.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sardais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1388" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>