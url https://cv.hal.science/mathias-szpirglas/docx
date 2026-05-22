--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -180,3131 +180,3317 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire de la gestion et de la pensée managériale en musée : une expérience pédagogique innovante à l’université</w:t>
+                <w:t xml:space="preserve">Cahier : Le management, (anti)héros de séries ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.116.0091⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 152 (2), pp.15-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.152.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875148v1</w:t>
+                <w:t xml:space="preserve">hal-05619402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire de la fiction pour vivre la théorie des organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’histoire de la gestion et de la pensée managériale en musée : une expérience pédagogique innovante à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moulene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Poivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 116 (3), pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.116.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574882v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle organisationnel du client</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Écrire de la fiction pour vivre la théorie des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 39 (234), pp.1-16. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 3 (304), p. 107-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131097v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désapprendre les risques psychosociaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le contrôle organisationnel du client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camisullis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (234), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.234.99-114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.047.0165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01131098v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la place de l'intuition dans la décision : le cas des équipes médico-sociales des conseils généraux</w:t>
+                <w:t xml:space="preserve">Désapprendre les risques psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Canet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.049.0150⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le désapprentissage organisationnel, 19 (47), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.047.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00678436v1</w:t>
+                <w:t xml:space="preserve">hal-01131098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Stakeholder to StakeSholder Management in Crisis Episodes: A Case Study in a Public Transportation Company</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la place de l'intuition dans la décision : le cas des équipes médico-sociales des conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Acquier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laetitia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-5973.2008.00538.x⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.150-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.049.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131095v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00678436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stakeholder to stakeSholder management in crisis episodes. A case study in a public transportation company.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From Stakeholder to StakeSholder Management in Crisis Episodes: A Case Study in a Public Transportation Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 16 (2), pp.101-114</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 16 (2), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-5973.2008.00538.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00331865v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From stakeholder to stakeSholder management in crisis episodes. A case study in a public transportation company.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (2), pp.101-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques et quiproquos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (161), pp.67-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.161.67-90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la production à l'exploration : la “danse infernale” de la coopération inter-organisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The hacker's reasoning model: the case of VAT fraud on carbon quotas with the series D'Argent et de Sang (Of Money and Blood)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">19th SIG Workshop on Design Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mines Paris Tech, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05473002v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la production à l’exploration : la “danse infernale”1 de la coopération inter-organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De la production à l'exploration : la “danse infernale” de la coopération inter-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans, France</w:t>
+              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495044v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05473002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre qualité des soins et injonctions budgétaires : les paradoxes du NPM à l’écran, en France, au Royaume-Uni et aux USA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De la production à l’exploration : la “danse infernale”1 de la coopération inter-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en séries - saison 4</w:t>
+              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495057v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la production à l’exploration : la « danse infernale » de la coopération inter-organisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entre qualité des soins et injonctions budgétaires : les paradoxes du NPM à l’écran, en France, au Royaume-Uni et aux USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Mutations organisationnelles et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2026, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">Management en séries - saison 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584644v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre qualité des soins et injonctions budgétaires : les paradoxes du NPM à l'écran, en France, au Royaume-Uni et aux USA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De la production à l’exploration : la « danse infernale » de la coopération inter-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Vallorem, Apr 2026, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">Design, Mutations organisationnelles et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2026, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05472989v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium : les séries télé à l’université : temps d’évasion, lieu de contrainte ou nouvel espace d’apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entre qualité des soins et injonctions budgétaires : les paradoxes du NPM à l'écran, en France, au Royaume-Uni et aux USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès scientifique international RUNES/AFIRSE: Le renouveau du contrat scientifique pour l’Éducation : Savoirs, connaissances et enjeux dans/pour la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Recherche, Universités, Nouveautés, Enseignement Supérieur (RUNES); Association Francophone Internationale de Recherche en Éducation (AFIRSE); UNESCO; Université Gustave Eiffel; Institut de Recherche en Gestion (IRG), Feb 2026, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Vallorem, Apr 2026, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520305v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05472989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruire le management bienveillant avec Ted Lasso</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Symposium : les séries télé à l’université : temps d’évasion, lieu de contrainte ou nouvel espace d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Martin</w:t>
+                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lacan</w:t>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Congrès scientifique international RUNES/AFIRSE: Le renouveau du contrat scientifique pour l’Éducation : Savoirs, connaissances et enjeux dans/pour la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherche, Universités, Nouveautés, Enseignement Supérieur (RUNES); Association Francophone Internationale de Recherche en Éducation (AFIRSE); UNESCO; Université Gustave Eiffel; Institut de Recherche en Gestion (IRG), Feb 2026, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927173v1</w:t>
+                <w:t xml:space="preserve">hal-05520305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luttes contre les fraudes à la TVA, des leçons tirées de la série D'argent et de sang</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Déconstruire le management bienveillant avec Ted Lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017608v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brasser les milliards de l’État grâce au carrousel de la TVA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Luttes contre les fraudes à la TVA, des leçons tirées de la série D'argent et de sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management en séries - saison 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926900v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brasser les milliards de l’État grâce au carrousel de la TVA : un guide pratique avec la série D’argent et de sang de Xavier Giannoli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Brasser les milliards de l’État grâce au carrousel de la TVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Management en séries - saison 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025229v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chorégraphie invisible du harcèlement au travail : une analyse de la série L’Opéra - saison 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le musée de l’histoire des sciences de gestion comme artefact critique face au modèle instrumental de l'enseignement de la gestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brasser les milliards de l’État grâce au carrousel de la TVA : un guide pratique avec la série D’argent et de sang de Xavier Giannoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Poivret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHMO 2024 « Histoire et critique » 29èmes journées d'histoire du management et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535392v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le musée de l’histoire des sciences de gestion comme artefact critique face au modèle instrumental de l'enseignement de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moulene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Poivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management en série (Saison 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne / Paris, France</w:t>
+              <w:t xml:space="preserve">JHMO 2024 « Histoire et critique » 29èmes journées d'histoire du management et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208868v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en Séries (Saison 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Le management en série (Saison 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055598v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion d’une culture de la gestion des risques auprès d’une communauté de sportifs amateurs. Le cas de la Fédération Française de Vol Libre (FFVL).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Conférence Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">Management en Séries (Saison 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048175v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading of a safety culture in a community of amateur sports practitioners. The case of the French Free Flight Federation (FFVL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 19’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de coproduction et contrôle organisationnel des comportements déviants des clients : l'exemple de l'autopartage peer to peer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La diffusion d’une culture de la gestion des risques auprès d’une communauté de sportifs amateurs. Le cas de la Fédération Française de Vol Libre (FFVL).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée d'étude internationale sur la gestion des clients " Gérer les comportements déviants des clients "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.1</w:t>
+              <w:t xml:space="preserve">XXVIIIe Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750400v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-production models and organizational control of deviant customer behavior : the example of peer-to-peer car-sharing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modèles de coproduction et contrôle organisationnel des comportements déviants des clients : l'exemple de l'autopartage peer to peer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International research conference in service management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Graduate School of Management, May 2012, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">1ère Journée d'étude internationale sur la gestion des clients " Gérer les comportements déviants des clients "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122938v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des risques psychosociaux : un management des risques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Co-production models and organizational control of deviant customer behavior : the example of peer-to-peer car-sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camisullis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">12th International research conference in service management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Graduate School of Management, May 2012, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748859v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'intuition prend le pas sur une expertise détaillée :Le cas des équipes médico-sociales des conseils généraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La gestion des risques psychosociaux : un management des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Roux-Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée d'étude sur le Management des Ressources Humaines dans les entreprises du social et de la santé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750398v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual worlds as adjustable environments for immersion in business meetings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Defuans</w:t>
+                <w:t xml:space="preserve">Quand l'intuition prend le pas sur une expertise détaillée :Le cas des équipes médico-sociales des conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+                <w:t xml:space="preserve">Laetitia Roux-Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems, Lima, Peru, August 12-15, 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t>
+              <w:t xml:space="preserve">1ère Journée d'étude sur le Management des Ressources Humaines dans les entreprises du social et de la santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680618v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’intuition prend le pas sur une expertise détaillée : Le cas des équipes médico-sociales des conseils généraux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Virtual worlds as adjustable environments for immersion in business meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Defuans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re Journée d'étude Management des ressources humaines dans les entreprises du social et de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems, Lima, Peru, August 12-15, 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620195v1</w:t>
+                <w:t xml:space="preserve">halshs-00680618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StakeS-holder Management and Crisis Resilience A case study in a public transportation company</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l’intuition prend le pas sur une expertise détaillée : Le cas des équipes médico-sociales des conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Acquier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laetitia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Newark, NJ, United States. http://www.iscramlive.org/ISCRAM2006/ISCRAM2006Proceedingszip/ISCRAM2006Papers_TOC.htm</w:t>
+              <w:t xml:space="preserve">1re Journée d'étude Management des ressources humaines dans les entreprises du social et de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818108v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Organizational Crisis Management Processes : an analytical framework drawn from a case study in a public company</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">StakeS-holder Management and Crisis Resilience A case study in a public transportation company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Munich, Germany. pp.1-25</w:t>
+              <w:t xml:space="preserve">ISCRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Newark, NJ, United States. http://www.iscramlive.org/ISCRAM2006/ISCRAM2006Proceedingszip/ISCRAM2006Papers_TOC.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748845v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Understanding Organizational Crisis Management Processes : an analytical framework drawn from a case study in a public company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Munich, Germany. pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une théorie du quiproquo pour la gestion stratégique des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Angers, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3314,245 +3500,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management en Séries - Saison 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS, 2025, 978-2-38630-171-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le management avec la casa de papel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.222, 2023, Nouvelles Pédagogies, Jean-Philippe Denis; Aude Deville; Olivier Meier, 978-2-37687-725-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.szpir.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3562,577 +3748,577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épisode 9 : Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries TV ? Spoiler : certains oui !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Mathias Szpirglas; Claire Edey Gamassou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en Séries - Saison 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.157-172, 2025, 978-2-38630-171-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface - Regarder des séries, pour apprendre, comprendre et agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sardais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre le leadership avec la série Game of Thrones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS Management et Société, pp.9-18, 2025, 978-2-38630-270-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05275972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episode 1 - La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Claire Edey Gamassou; Mathias Szpirglas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries Saison 1 Scénariser, produire, mettre en scène le management avec les séries TV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS (Management et Société), 2025, 978-2-38630-171-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau social X (ex-Twitter), un dispositif pédagogique qui s'ignore ? le cas du Thread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques pédagogiques innovantes, construire la pédagogie de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS (Management et Société), 2024, 978-2-37687-982-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double jeu de l'espion britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport &amp; Cinéma, la technique à l'épreuve du réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.65-73, 2023, 9782842878627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Recherche en éducation dans le monde en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en éducation dans un monde en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 246 p., 2015, L'Harmattan - Collection AFIRSE, 978-2-343-06579-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4142,91 +4328,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire de la fiction pour vivre la théorie des organisations : le roman dont vous êtes le héros, un dispositif pédagogique innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4236,151 +4422,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet &amp;quot;Lien social, Habitat, Situations de fragilité dans la ville innovante de 2030&amp;quot;, LISOHASIF Projet co-financé par l'Agence Nationale de la Recherche (n° ANR-12-SOIN-006-001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRM M-LAB Université Paris Dauphine, IMRI Fondation Dauphine, IRG Université Paris-Est, Nimec Université de Rouen, AG2R La Mondiale. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01289350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4390,100 +4576,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et mécanismes du quiproquo : approches théoriques et organisationnelles des nouvelles formes de gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006ENMP1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00002027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4493,391 +4679,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séries et la Casa de Papel pour réenchanter le management ! [Mathias Szpirglas]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management façon Casa de Papel : sens, pouvoir, innovation [Mathias Szpirglas]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre Mintzberg avec la casa de papel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quiproquo : du malentendu au risque et au désastre [Mathias Szpirglas]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre n'est pas comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4887,124 +5073,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management (anti)héros de séries ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 152, pp.11-150, 2026</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 152, pp.11-150, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.152.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5014,112 +5209,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3615 Monique avec Mathias Szpirglas Podcast &amp;quot;Histoire en Séries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://podcasts.apple.com/fr/podcast/histoire-en-s%C3%A9ries/id1502155934?i=1000546265330</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5187,51 +5382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23552F26"/>
+    <w:nsid w:val="43430902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5418,51 +5613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-szpirglas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3329-088X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118126385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moulene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.116.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.99-114" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JX693P2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5973.2008.00538.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPH74RDQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.161.67-90" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux-Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/comprendre-le-management-avec-la-casa-de-papel/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.szpir.2023.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sardais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1388" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathias-szpirglas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3329-088X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118126385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.152.0016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moulene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.116.0091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.99-114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JX693P2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5973.2008.00538.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPH74RDQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.161.67-90" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux-Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/comprendre-le-management-avec-la-casa-de-papel/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.szpir.2023.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sardais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENMP1388" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04691463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04692706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04694647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572928v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>