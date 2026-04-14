--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -581,181 +581,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation-guided Metamorphic Testing of Optimality in AI Planning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helge Spieker</w:t>
+                <w:t xml:space="preserve">An Empirical Study on Leveraging LLMs for Metamodels and Code Co-evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kaouter Kebaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Combemale</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stvr.1898⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, (ECMFA 2024), 23 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494710v1</w:t>
+                <w:t xml:space="preserve">hal-04667772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study on Leveraging LLMs for Metamodels and Code Co-evolution</w:t>
+                <w:t xml:space="preserve">Automated Testing of Metamodels and Code Co-evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Kaouter Kebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
@@ -773,199 +760,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a6⟩</w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-024-01245-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667772v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Testing of Metamodels and Code Co-evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+                <w:t xml:space="preserve">Mutation-guided Metamorphic Testing of Optimality in AI Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Spieker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-32. </w:t>
+              <w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.e1898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-024-01245-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stvr.1898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932177v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input Sensitivity on the Performance of Configurable Systems: An Empirical Study</w:t>
               </w:r>
@@ -1081,64 +1081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning input-aware performance models of configurable systems: An empirical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lesoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Spieker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2204,442 +2204,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Extraction of Product Comparison Matrices From Informal Product Descriptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bécan</w:t>
+                <w:t xml:space="preserve">Learning-Contextual Variability Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (6), pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MS.2017.4121211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427218v1</w:t>
+                <w:t xml:space="preserve">hal-01659137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Contextual Variability Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Software Product Lines: A Snapshot of Current Practices and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions of Computing Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659137v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Software Product Lines: A Snapshot of Current Practices and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Extraction of Product Comparison Matrices From Informal Product Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Ferreira Filho Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions of Computing Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.82 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2016.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522779v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing Ontological Knowledge Into Feature Model Synthesis: An Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3316,935 +3316,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM Code Customization with Visual Results: A Benchmark on TikZ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software Variability for Replicable Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASE'25 - Evaluation and Assessment in Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CBSoft 2025 - Congresso Brasileiro de Software: Teoria e Prática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rio, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049250v2</w:t>
+                <w:t xml:space="preserve">hal-05334168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Variability for Replicable Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Performance of Configurable Software Systems: the JHipster Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Guégain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSoft 2025 - Congresso Brasileiro de Software: Teoria e Prática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rio, Brazil</w:t>
+              <w:t xml:space="preserve">EASE'25 - 29th International Conference on Evaluation and Assessment in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334168v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Performance of Configurable Software Systems: the JHipster Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édouard Guégain</w:t>
+                <w:t xml:space="preserve">Prompting for Performance: Exploring LLMs for Configuring Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Spieker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Matricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bonvoisin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Nassim Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jørn Eirik Betten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Le Bartz Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASE'25 - 29th International Conference on Evaluation and Assessment in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10</w:t>
+              <w:t xml:space="preserve">ICTAI 2025 - 37th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003699v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompting for Performance: Exploring LLMs for Configuring Software</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linux Kernel Configurations at Scale: A Dataset for Performance and Evolution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørn Eirik Betten</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heraldo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Alves Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2025 - 37th IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">EASE 2025 - Evaluation and Assessment in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Istambul, Turkey. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494832v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linux Kernel Configurations at Scale: A Dataset for Performance and Evolution Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Reproducibility and Embracing Variability: From Floating-Point Experiments to Replicating Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Spieker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Le Bartz Lyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASE 2025 - Evaluation and Assessment in Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REP 2025 - ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3736731.3746162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063560v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Reproducibility and Embracing Variability: From Floating-Point Experiments to Replicating Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In the Search for Truth: Navigating Variability in Neuroimaging Software Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Merel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Le Bartz Lyan</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REP 2025 - ACM Conference on Reproducibility and Replicability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3736731.3746162⟩</w:t>
+              <w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery (ACM), Sep 2025, Coruna, Spain, Spain. pp.129-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3744915.3748470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190848v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Search for Truth: Navigating Variability in Neuroimaging Software Pipelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youenn Merel Jourdan</w:t>
+                <w:t xml:space="preserve">On the Effect of Feature Reduction on Energy Consumption: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association for Computing Machinery (ACM), Sep 2025, Coruna, Spain, Spain. pp.129-135, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3744915.3748470⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2025, A Coruña, Spain. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3744915.3748463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158426v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Effect of Feature Reduction on Energy Consumption: An Exploratory Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LLM Code Customization with Visual Results: A Benchmark on TikZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Perez</w:t>
+                <w:t xml:space="preserve">Charly Reux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, A Coruña, Spain. pp.1-11, </w:t>
+              <w:t xml:space="preserve">EASE'25 - Evaluation and Assessment in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3744915.3748463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3756681.3757003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166140v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing Deep Variability For Reproducibility and Replicability</w:t>
               </w:r>
@@ -4410,2219 +4410,2215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience in Specializing a Generic Realization Language for SPL Engineering at Airbus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Call for Removing Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zendra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2023 - 26th International Conference on Model-Driven Engineering Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3571788.3571801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216627v1</w:t>
+                <w:t xml:space="preserve">hal-03882594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Call for Removing Variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Leveraging Tests to Identify Impacts of Metamodel and Code Co-evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kaouter Kebaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zendra</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.3, </w:t>
+              <w:t xml:space="preserve">CAiSE 2023 - 35th International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain. pp.129-137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3571788.3571801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34674-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882594v1</w:t>
+                <w:t xml:space="preserve">hal-04126496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Leveraging Tests to Identify Impacts of Metamodel and Code Co-evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Programming Variability with Large Language Model-based Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Galindo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE 2023 - 35th International Conference on Advanced Information Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Lines Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Aug 2023, Tokyo, Japan. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126496v1</w:t>
+                <w:t xml:space="preserve">hal-04153310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Programming Variability with Large Language Model-based Assistant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specialization of Run-time Configuration Space at Compile-time: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Lines Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Aug 2023, Tokyo, Japan. pp.1-7</w:t>
+              <w:t xml:space="preserve">SAC 2023 - The 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153310v1</w:t>
+                <w:t xml:space="preserve">hal-03916459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization of Run-time Configuration Space at Compile-time: An Exploratory Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generative AI for Reengineering Variants into Software Product Lines: An Experience Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Combemale</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2023 - The 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Lines Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3579028.3609016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916459v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI for Reengineering Variants into Software Product Lines: An Experience Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience in Specializing a Generic Realization Language for SPL Engineering at Airbus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Lines Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MODELS 2023 - 26th International Conference on Model-Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM; IEEE, Oct 2023, Västerås, Sweden. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160693v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benefits and Limits of Incremental Build of Software Configurations: An Exploratory Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Scratching the Surface of ./configure: Learning the Effects of Compile-Time Options on Binary Size and Gadgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE 2022 - 44th International Conference on Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08129-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547219v3</w:t>
+                <w:t xml:space="preserve">hal-03627246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scratching the Surface of ./configure: Learning the Effects of Compile-Time Options on Binary Size and Gadgets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+                <w:t xml:space="preserve">Transferring Performance between Distinct Configurable Systems : A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Lesoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VaMoS 2022 - 16th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Florence, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3510466.3510486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08129-3_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03627246v1</w:t>
+                <w:t xml:space="preserve">hal-03514984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring Performance between Distinct Configurable Systems : A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+                <w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS 2022 - 16th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pittsburgh, PA, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3510466.3510486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03514984v1</w:t>
+                <w:t xml:space="preserve">hal-03558479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zendra</w:t>
+                <w:t xml:space="preserve">From feature models to feature toggles in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Graz / Hybrid, Austria. pp.234-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3546932.3547009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03558479v1</w:t>
+                <w:t xml:space="preserve">hal-03788437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From feature models to feature toggles in practice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+                <w:t xml:space="preserve">On the Interaction of Feature Toggles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VaMoS 2022 - 16th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3510466.3510485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3546932.3547009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03788437v1</w:t>
+                <w:t xml:space="preserve">hal-03527250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interaction of Feature Toggles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beware of the Interactions of Variability Layers When Reasoning about Evolution of MongoDB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lesoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS 2022 - 16th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPE 2022 - 13th ACM/SPEC International Conference on Performance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Beijing, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3491204.3527489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3510466.3510485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03527250v2</w:t>
+                <w:t xml:space="preserve">hal-03624309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beware of the Interactions of Variability Layers When Reasoning about Evolution of MongoDB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature Subset Selection for Learning Huge Configuration Spaces: The case of Linux Kernel Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Alves Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lesoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPE 2022 - 13th ACM/SPEC International Conference on Performance Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Graz, Austria. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3546932.3546997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3491204.3527489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624309v1</w:t>
+                <w:t xml:space="preserve">hal-03720273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Subset Selection for Learning Huge Configuration Spaces: The case of Linux Kernel Size</w:t>
+                <w:t xml:space="preserve">Reproducible Science and Deep Software Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VaMoS 2022 - 16th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Florence, Italy. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3546932.3546997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720273v1</w:t>
+                <w:t xml:space="preserve">hal-03528889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible Science and Deep Software Variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Benefits and Limits of Incremental Build of Software Configurations: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS 2022 - 16th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Florence, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">ICSE 2022 - 44th International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pittsburgh, Pennsylvania / Virtual, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528889v1</w:t>
+                <w:t xml:space="preserve">hal-03547219v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interplay of Compile-time and Run-time Options for Performance Prediction</w:t>
+                <w:t xml:space="preserve">Deep Software Variability: Towards Handling Cross-Layer Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lesoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2021 - 25th ACM International Systems and Software Product Line Conference - Volume A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VaMoS 2021 - 15th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Krems / Virtual, Austria. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286127v1</w:t>
+                <w:t xml:space="preserve">hal-03084276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Software Variability: Towards Handling Cross-Layer Configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Lesoil</w:t>
+                <w:t xml:space="preserve">A comparison of performance specialization learning for configurable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Alves Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS 2021 - 15th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC 2021 - 25th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.46-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3461001.3471155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084276v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of performance specialization learning for configurable systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+                <w:t xml:space="preserve">The Interplay of Compile-time and Run-time Options for Performance Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliana Alves Pereira</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2021 - 25th ACM International Systems and Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.46-57, </w:t>
+              <w:t xml:space="preserve">SPLC 2021 - 25th ACM International Systems and Software Product Line Conference - Volume A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3461001.3471155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3461001.3471149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335263v1</w:t>
+                <w:t xml:space="preserve">hal-03286127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Evolving Code with Evolving Metamodels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Combemale</w:t>
+                <w:t xml:space="preserve">REVE 2020: 8th International Workshop on Reverse Variability Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE 2020 - 42nd International Conference on Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC '20: 24th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montreal, Quebec, Canada. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3382025.3414947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029429v1</w:t>
+                <w:t xml:space="preserve">hal-02978997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Power of Abstraction: a Model-Driven Co-evolution Approach of Software Code</w:t>
+                <w:t xml:space="preserve">Co-Evolving Code with Evolving Metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
@@ -6630,200 +6626,204 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE-NIER 2020 - ACM/IEEE 42nd International Conference on Software Engineering, New Ideas and Emerging Results</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Séoul, South Korea. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICSE 2020 - 42nd International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Séoul, South Korea. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029426v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVE 2020: 8th International Workshop on Reverse Variability Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wesley Assunção</w:t>
+                <w:t xml:space="preserve">On the Power of Abstraction: a Model-Driven Co-evolution Approach of Software Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jabier Martinez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC '20: 24th ACM International Systems and Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSE-NIER 2020 - ACM/IEEE 42nd International Conference on Software Engineering, New Ideas and Emerging Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Séoul, South Korea. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3382025.3414947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02978997v1</w:t>
+                <w:t xml:space="preserve">hal-03029426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Configurable Systems: A Gentle Introduction</w:t>
               </w:r>
@@ -7527,77 +7527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seventh international workshop on reverse variability engineering (REVE 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Ziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto E Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabier Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPLC 2019 - 23rd International Systems and Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7815,494 +7815,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Estimating and Predicting User Perception on Software Product Variants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">VaryLaTeX: Learning Paper Variants That Meet Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ángel Galindo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabier Martinez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2018 - International Conference on Software Reuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-90421-4_2⟩</w:t>
+              <w:t xml:space="preserve">VaMoS 2018 - 12th International Workshop on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.83-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3168365.3168372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720519v1</w:t>
+                <w:t xml:space="preserve">hal-01659161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VaryLaTeX: Learning Paper Variants That Meet Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimorphic Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS 2018 - 12th International Workshop on Variability Modelling of Software-Intensive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3168365.3168372⟩</w:t>
+              <w:t xml:space="preserve">ICSE '18 - ACM/IEEE 40th International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3183440.3195043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659161v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorphic Testing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Software Product Lines: A Snapshot of Current Practices and Challenges (Journal-First Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto E Lopez-Herrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE '18 - ACM/IEEE 40th International Conference on Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPLC2018 - 22nd International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730163v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Software Product Lines: A Snapshot of Current Practices and Challenges (Journal-First Abstract)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Estimating and Predicting User Perception on Software Product Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Sottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso García Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC2018 - 22nd International Systems and Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSR 2018 - International Conference on Software Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Madrid, Spain. pp.23-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90421-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829933v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Complete FD-Solving for Extended Array Constraints *</w:t>
               </w:r>
@@ -8327,51 +8327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8775,291 +8775,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Tale: Web Configurators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Decision-making Process for Exploring Architectural Variants in Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Davril</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérome Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Madelénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gailliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VACE 2016 - 1st International Workshop on Variability and Complexity in Software Design Pages (co-located with ICSE'16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2897045.2897051⟩</w:t>
+              <w:t xml:space="preserve">Software Product Lines Conference (SPLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2934466.2946045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427165v1</w:t>
+                <w:t xml:space="preserve">hal-01374140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-making Process for Exploring Architectural Variants in Systems Engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Constant</w:t>
+                <w:t xml:space="preserve">A Complexity Tale: Web Configurators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Gailliard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Product Lines Conference (SPLC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Beijing, China. </w:t>
+              <w:t xml:space="preserve">VACE 2016 - 1st International Workshop on Variability and Complexity in Software Design Pages (co-located with ICSE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Austin, United States. pp.28 - 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2934466.2946045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2897045.2897051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374140v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Modeling and Analysis Framework for Software Product Line of Preemptive Real-Time Systems</w:t>
               </w:r>
@@ -9294,632 +9294,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MatrixMiner: A Red Pill to Architect Informal Product Descriptions in the Matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">On Breaking The Curse of Dimensionality in Reverse Engineering Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 17th International Configuration Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234338v1</w:t>
+                <w:t xml:space="preserve">hal-01243571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges on Software Unbundling: Growing and Letting Go</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Bosco Ferreira Filho</w:t>
+                <w:t xml:space="preserve">On the Variability Secrets of an Online Video Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Menguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modularity'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Variability Modelling of Software-intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Hildesheim, Germany. pp.96 - 102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2701319.2701328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116694v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Breaking The Curse of Dimensionality in Reverse Engineering Feature Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Product Lines Can Jeopardize Their Trade Secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Acher</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 17th International Configuration Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bergame, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2786805.2803210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243571v1</w:t>
+                <w:t xml:space="preserve">hal-01234342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Variability Secrets of an Online Video Generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Attributed Feature Models From Product Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razieh Behjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Menguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variability Modelling of Software-intensive Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nashville, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104797v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Attributed Feature Models From Product Descriptions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+                <w:t xml:space="preserve">Using fuzzy modeling for consistent definitions of product qualities in requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence for Requirements Engineering (AIRE), 2015 IEEE Second International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Otawa Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIRE.2015.7337624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178454v1</w:t>
+                <w:t xml:space="preserve">hal-01243006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Product Line Derivation Operators Applied to Java Source Code: An Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Bosco Ferreira Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9969,788 +9987,770 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third International Workshop on Reverse Variability Engineering (REVE 2015), associated with {SPLC}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Ziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar Thurimella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Software Product Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States. pp.394-394, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2791060.2791062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Lines Can Jeopardize Their Trade Secrets</w:t>
+                <w:t xml:space="preserve">SPLTea 2015: Second International Workshop on Software Product Line Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Software Product Line (SPLC'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nashville, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2791060.2791063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2786805.2803210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01234342v1</w:t>
+                <w:t xml:space="preserve">hal-01243213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fuzzy modeling for consistent definitions of product qualities in requirements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heymans</w:t>
+                <w:t xml:space="preserve">ATSyRa: An Integrated Environment for Synthesizing Attack Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vojtisek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence for Requirements Engineering (AIRE), 2015 IEEE Second International Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Second International Workshop on Graphical Models for Security (GraMSec'15) co-located with CSF'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIRE.2015.7337624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01243006v1</w:t>
+                <w:t xml:space="preserve">hal-01243021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLTea 2015: Second International Workshop on Software Product Line Teaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tooling Support for Variability and Architectural Patterns in Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Degueule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Bosco Ferreira Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Software Product Line (SPLC'15)</w:t>
+              <w:t xml:space="preserve">19th International Conference on Software Product Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nashville, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2791060.2791063⟩</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2791060.2791097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243213v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATSyRa: An Integrated Environment for Synthesizing Attack Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+                <w:t xml:space="preserve">Challenges on Software Unbundling: Growing and Letting Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Bosco Ferreira Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Vojtisek</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Second International Workshop on Graphical Models for Security (GraMSec'15) co-located with CSF'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Verona, Italy</w:t>
+              <w:t xml:space="preserve">Modularity'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Fort Collins, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243021v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tooling Support for Variability and Architectural Patterns in Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Degueule</w:t>
+                <w:t xml:space="preserve">MatrixMiner: A Red Pill to Architect Informal Product Descriptions in the Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Bosco Ferreira Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Noir</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Software Product Line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nashville, United States. </w:t>
+              <w:t xml:space="preserve">10th Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bergame, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2791060.2791097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2786805.2803180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242180v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating the Formalization of Product Comparison Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11052,64 +11052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Toward Product Line Engineering in a Nuclear Industry Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11154,476 +11154,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Variability Model Inference for Component-Based Language Implementations</w:t>
+                <w:t xml:space="preserve">Reverse Engineering Web Configurators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Vacchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Combemale</w:t>
+                <w:t xml:space="preserve">Ebrahim Khalil Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC'14 - 18th International Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023864v1</w:t>
+                <w:t xml:space="preserve">hal-00913139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Engineering Web Configurators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Customization and 3D Printing: A Challenging Playground for Software Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cleve</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">18th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913139v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customization and 3D Printing: A Challenging Playground for Software Product Lines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Managing Variability in the Safety Design of an Automotive Hall Effect Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Op de Beeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram Hovsepyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Joosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018937v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Managing Variability in the Safety Design of an Automotive Hall Effect Sensor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automating Variability Model Inference for Component-Based Language Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Michiels</w:t>
+                <w:t xml:space="preserve">Edoardo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Joosen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walter Cazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Software Product Line Conference</w:t>
+              <w:t xml:space="preserve">SPLC'14 - 18th International Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018938v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Merging and Differencing for Class Diagrams</w:t>
               </w:r>
@@ -11726,90 +11726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing or Configuring Products: Are We Getting the Right Ones?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11850,420 +11850,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Derive Usage Models Variants for Model-Based Testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ralf Bogusch</w:t>
+                <w:t xml:space="preserve">Towards Synthesis of Attack Trees for Supporting Computer-Aided Risk Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baudry</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vojtisek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IFIP International Conference on Testing Software and Systems (ICTSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Formal Methods in the Development of Software (co-located with SEFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025124v2</w:t>
+                <w:t xml:space="preserve">hal-01064645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Synthesis of Attack Trees for Supporting Computer-Aided Risk Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software Diversity: Challenges to handle the imposed, Opportunities to harness the chosen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Formal Methods in the Development of Software (co-located with SEFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GDR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064645v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Diversity: Challenges to handle the imposed, Opportunities to harness the chosen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Approach to Derive Usage Models Variants for Model-Based Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Samih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Bogusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR GPL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IFIP International Conference on Testing Software and Systems (ICTSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Madrid, Spain. pp.80-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44857-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980126v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebFML: Synthesizing Feature Models Everywhere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12435,90 +12435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Usage Model Variants for Model-based Testing: An Industrial Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Samih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Bogusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12569,64 +12569,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPLTea 2014: First International Workshop on Software Product Line Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12664,64 +12664,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Teaching of Software Product Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eight International Workshop on Variability Modelling of Software-Intensive Systems (VaMoS'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Nice, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12749,982 +12749,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Model Extraction from Large Collections of Informal Product Descriptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Davril</w:t>
+                <w:t xml:space="preserve">The Anatomy of a Sales Configurator: An Empirical Study of 111 Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Khalil Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Delfosse</w:t>
+                <w:t xml:space="preserve">Arnaud Hubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negar Hariri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering (ESEC/FSE'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAiSE'13 - 25th International Conference on Advanced Information Systems Engineering - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Valencia, Spain. pp.162-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859475v1</w:t>
+                <w:t xml:space="preserve">hal-00796555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Comparison Matrix to Variability Model: The Wikipedia Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Support for Reverse Engineering and Maintaining Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Palo Alto, United States</w:t>
+              <w:t xml:space="preserve">VaMoS'13 - Seventh International Workshop on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858491v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anatomy of a Sales Configurator: An Empirical Study of 111 Cases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE'13 - 25th International Conference on Advanced Information Systems Engineering - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Valencia, Spain. pp.162-177</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796555v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating Counterexamples of Model-based Software Product Lines: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Bosco Ferreira Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t>
+              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859473v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Counterexamples of Model-based Software Product Lines: An Exploratory Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">Feature Model Management: Smart Operations and Language Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baudry</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837523v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Model Management: Smart Operations and Language Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
+                <w:t xml:space="preserve">Interactive Visualisation of Products in Online Configurators: A Case Study for Variability Modelling Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianela Ciolfi Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Bosco Ferreira Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MAPLE/SCALE 2013: Joint Workshop on Model-driven Approaches in SPL Engineering, and Workshop on Scalable Modeling Techniques for SPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokio, Japan. pp.82--85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2499777.2500711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913157v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Reverse Engineering and Maintaining Feature Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Comparison Matrix to Variability Model: The Wikipedia Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS'13 - Seventh International Workshop on Variability Modelling of Software-Intensive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">28th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Palo Alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766786v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Visualisation of Products in Online Configurators: A Case Study for Variability Modelling Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature Model Extraction from Large Collections of Informal Product Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianela Ciolfi Felice</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jane Clelang-Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE/SCALE 2013: Joint Workshop on Model-driven Approaches in SPL Engineering, and Workshop on Scalable Modeling Techniques for SPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokio, Japan. pp.82--85, </w:t>
+              <w:t xml:space="preserve">European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering (ESEC/FSE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Petersburg, Russia. pp.290-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2499777.2500711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2491411.2491455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842656v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feature-based Approach to System Deployment and Adaptation</w:t>
               </w:r>
@@ -13799,515 +13799,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards More Reliable Configurators: A Re-engineering Perspective</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separation of Concerns in Feature Modeling: Support and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert France</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Product Line Approaches in Software Engineering (PLEASE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AOSD 2012 - International Conference on Aspect-Oriented Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718278v1</w:t>
+                <w:t xml:space="preserve">hal-00767423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languages and Tools for Managing Feature Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature Model Differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Product Line Approaches in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718325v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Concerns in Feature Modeling: Support and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards More Reliable Configurators: A Re-engineering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Khalil Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOSD 2012 - International Conference on Aspect-Oriented Software Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Product Line Approaches in Software Engineering (PLEASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.29-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLEASE.2012.6229766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767423v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Model Differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Languages and Tools for Managing Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heymans</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Product Line Approaches in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713849v2</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Extracting Feature Models From Product Descriptions</w:t>
               </w:r>
@@ -14496,51 +14496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEL (Conférence en IngénieriE du Logiciel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14559,269 +14559,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run Time Adaptation of Video-Surveillance Systems: A software Modeling Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Variability from Requirements to Runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVS, 8th International Conference on Computer Vision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France, France</w:t>
+              <w:t xml:space="preserve">IEEE CS proceedings of the 16th IEEE International Conference on Engineering of Complex Computer Systems, ICECCS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617279v1</w:t>
+                <w:t xml:space="preserve">inria-00617273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Variability from Requirements to Runtime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Run Time Adaptation of Video-Surveillance Systems: A software Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CS proceedings of the 16th IEEE International Conference on Engineering of Complex Computer Systems, ICECCS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">ICVS, 8th International Conference on Computer Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617273v1</w:t>
+                <w:t xml:space="preserve">inria-00617279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t>
               </w:r>
@@ -15492,230 +15492,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Services on the Grid as a Product Line: Requirements and Architecture</w:t>
+                <w:t xml:space="preserve">Issues in Managing Variability of Medical Imaging Grid Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ph. Collet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Service-Oriented Architectures and Software Product Lines - Putting Both Together (SOAPL'08), at SPLC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Limerick, Ireland. pp.6</w:t>
+              <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New York, United States. pp.95--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419992v1</w:t>
+                <w:t xml:space="preserve">hal-00459517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues in Managing Variability of Medical Imaging Grid Services</w:t>
+                <w:t xml:space="preserve">Imaging Services on the Grid as a Product Line: Requirements and Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New York, United States. pp.95--104</w:t>
+              <w:t xml:space="preserve">Workshop Service-Oriented Architectures and Software Product Lines - Putting Both Together (SOAPL'08), at SPLC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Limerick, Ireland. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459517v1</w:t>
+                <w:t xml:space="preserve">hal-00419992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15746,77 +15746,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Re-Engineering Software Intensive Systems into Software Product Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Klewerton Guez Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Ziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16022,51 +16022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Unbundling: Challenges and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Ferreira Filho Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16350,51 +16350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating Concerns in Feature Models: Retrospective and Support for Multi-Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hubaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16514,89 +16514,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Software Variability and Frictionless Reproducibility</w:t>
+                <w:t xml:space="preserve">Generative AI for Generative Programming: Automating Code Variants and Exploring the Boundaries of LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.1-121</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601752v1</w:t>
+                <w:t xml:space="preserve">hal-04809253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ordinateur, ça ne calcule jamais juste</w:t>
               </w:r>
@@ -16638,111 +16638,111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI for Generative Programming: Automating Code Variants and Exploring the Boundaries of LLMs</w:t>
+                <w:t xml:space="preserve">Deep Software Variability and Frictionless Reproducibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2024, pp.1-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809253v1</w:t>
+                <w:t xml:space="preserve">hal-04601752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -16751,51 +16751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Search for Truth: Refining and Exploring Variability in Neuroimaging Pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Merel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Spieker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16833,151 +16833,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Yet Configurable: Unveiling Null Variability in Software</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Lesoil</w:t>
+                <w:t xml:space="preserve">Imperfect Visual Verification for Code Edition : A Case Study on TikZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Reux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097580v1</w:t>
+                <w:t xml:space="preserve">hal-05582911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Small Yet Configurable: Unveiling Null Variability in Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PyroBuildS: Enabling Efficient Exploration of Linux Configuration Space with Incremental Build</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17005,51 +17123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17059,59 +17177,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Very Large Configuration Spaces: What Matters for Linux Kernel Sizes</w:t>
+                <w:t xml:space="preserve">Learning From Thousands of Build Failures of Linux Kernel Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Martin</w:t>
@@ -17125,115 +17243,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Alves Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inria Rennes - Bretagne Atlantique. 2019</w:t>
+              <w:t xml:space="preserve">[Technical Report] Inria; IRISA. 2019, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02314830v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning From Thousands of Build Failures of Linux Kernel Configurations</w:t>
+                <w:t xml:space="preserve">Learning Very Large Configuration Spaces: What Matters for Linux Kernel Sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Martin</w:t>
@@ -17247,107 +17365,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Alves Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] Inria; IRISA. 2019, pp.1-12</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria Rennes - Bretagne Atlantique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02147012v2</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based Performance Specialization of Configurable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17356,300 +17474,300 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Noel-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRISA, Inria Rennes; University of Rennes 1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale Analysis of Chess Games with Chess Engines: A Preliminary Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0479, Inria Rennes Bretagne Atlantique. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Attributed Feature Models From Product Descriptions: Foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razieh Behjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8680, Inria Rennes; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Variability in the Video Domain: Language and Experience Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alférez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17688,156 +17806,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8576, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing Ontological Knowledge Into Feature Model Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0441, 2013, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17847,91 +17965,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, Reverse Engineering, and Learning Software Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Rennes 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03521806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17941,51 +18059,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible Science and Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18007,65 +18125,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Valence, EJCP 2023, France. 2023, pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18212,51 +18330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943474v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Matricon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107679" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#246;derlein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Hermann Kouadio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112562" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kaouter Kebaili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2025.3540545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01245-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476464v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111671" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102914" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2021.3116768" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148791v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Biggio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09915-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arcelli Fontana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Ampatzoglou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375572.3375582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Galindo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-017-9400-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2926971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Halin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nuttinck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devroey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-018-9635-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Nasr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;can" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira Filho Bosco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2016.11.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.4121211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-014-9357-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bosco Ferreira Filho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049250v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Reux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756681.3757003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003699v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gu&#233;gain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvoisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmecheri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Eirik Betten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Le Bartz Lyan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063560v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634713.3634732" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34674-3_16" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04153310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo Duarte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04160693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579028.3609016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547219v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08129-3_3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514984v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510466.3510486" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527250v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510466.3510485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491204.3527489" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720273v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3546997" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471149" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084276v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471155" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414947" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414976" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356290v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heinz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L&#228;mmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336309" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287459v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3342383" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302333.3302338" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto E Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01991857v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plazar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2019.00032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659161v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Galindo Duarte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168372" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730163v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195043" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3023956.3023963" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896987" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323446v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Galindo Duarte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934472" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427165v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Davril" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897045.2897051" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374140v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Noir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Constant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gailliard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2946045" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241673v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyun Kim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwon Kang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851977" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334851v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Tirado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vidal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234338v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803180" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bosco Ferreira Filho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243571v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104797v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701319.2701328" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178454v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razieh Behjati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213538v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Thurimella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803210" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRE.2015.7337624" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243213v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791063" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243021v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791097" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643000" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romenteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023864v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vacchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cazzola" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913139v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Khalil Abbasi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018937v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Landuyt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Op de Beeck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Hovsepyan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Joosen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej W&#261;sowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556624.2556636" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025124v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samih" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bogusch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44857-1_6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064645v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003148v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556624.2556629" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delfosse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Hariri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Clelang-Huang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491411.2491455" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796555v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837523v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766786v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hainaut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842656v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ciolfi Felice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499777.2500711" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLEASE.2012.6229766" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767423v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718467v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767170v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718339v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617273v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419990v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415770v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459517v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Klewerton Guez Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319469683" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/architectures-logicielles/oussalah/descriptif-9782746245174" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098107v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=787" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767213v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thein Than Tun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36654-3_1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601752v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736121v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809253v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097580v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130361v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147012v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467299v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Noel-Baron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esnault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116663v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023159v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03521806v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152637v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943474v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Matricon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107679" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#246;derlein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Hermann Kouadio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112562" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kaouter Kebaili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2025.3540545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01245-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476464v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111671" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102914" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2021.3116768" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148791v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Biggio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09915-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arcelli Fontana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Ampatzoglou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375572.3375582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Galindo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-017-9400-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2926971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Halin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nuttinck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devroey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-018-9635-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.4121211" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Nasr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;can" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira Filho Bosco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sannier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2016.11.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-014-9357-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bosco Ferreira Filho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003699v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gu&#233;gain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvoisin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmecheri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Eirik Betten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Le Bartz Lyan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746162" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049250v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Reux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756681.3757003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634713.3634732" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34674-3_16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04153310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo Duarte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04160693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579028.3609016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08129-3_3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510466.3510486" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527250v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510466.3510485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491204.3527489" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3546997" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547219v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084276v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414947" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029429v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414976" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356290v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heinz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L&#228;mmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336309" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287459v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3342383" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302333.3302338" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto E Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01991857v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plazar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2019.00032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Galindo Duarte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168372" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730163v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3023956.3023963" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896987" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323446v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Galindo Duarte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934472" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Noir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Constant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gailliard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2946045" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Davril" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897045.2897051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241673v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyun Kim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwon Kang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851977" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334851v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Tirado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vidal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243571v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701319.2701328" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803210" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178454v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razieh Behjati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRE.2015.7337624" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bosco Ferreira Filho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Thurimella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791062" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791063" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791097" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803180" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643000" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romenteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913139v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Khalil Abbasi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Landuyt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Op de Beeck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Hovsepyan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Joosen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023864v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vacchi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cazzola" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej W&#261;sowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556624.2556636" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064645v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980126v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025124v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samih" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bogusch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44857-1_6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003148v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556624.2556629" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796555v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hainaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837523v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913157v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ciolfi Felice" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499777.2500711" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858491v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859475v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delfosse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Hariri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Clelang-Huang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491411.2491455" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767423v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLEASE.2012.6229766" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718325v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718467v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767170v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718339v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617273v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617279v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419990v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415770v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Klewerton Guez Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319469683" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/architectures-logicielles/oussalah/descriptif-9782746245174" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098107v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=787" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767213v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thein Than Tun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36654-3_1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809253v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736121v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601752v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582911v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097580v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147012v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314830v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467299v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Noel-Baron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307091v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esnault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116663v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023159v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874867v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03521806v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152637v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>