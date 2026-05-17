--- v1 (2026-04-14)
+++ v2 (2026-05-17)
@@ -217,274 +217,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-evaluating Metamorphic Testing of Chess Engines: A Replication Study</w:t>
+                <w:t xml:space="preserve">Piloting Copilot, Codex, and StarCoder2: Hot temperature, cold prompts, or black magic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Martin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Döderlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguessan Hermann Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Acher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Software Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infsof.2025.107679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.112562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2025.112562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943474v2</w:t>
+                <w:t xml:space="preserve">hal-05474229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloting Copilot, Codex, and StarCoder2: Hot temperature, cold prompts, or black magic?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-evaluating Metamorphic Testing of Chess Engines: A Replication Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguessan Hermann Kouadio</w:t>
+                <w:t xml:space="preserve">Axel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Matricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 230, pp.112562. </w:t>
+              <w:t xml:space="preserve">Information and Software Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2025.112562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infsof.2025.107679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474229v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated co-evolution of metamodels and code</w:t>
               </w:r>
@@ -581,51 +581,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study on Leveraging LLMs for Metamodels and Code Co-evolution</w:t>
+                <w:t xml:space="preserve">Automated Testing of Metamodels and Code Co-evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Kaouter Kebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
@@ -643,106 +643,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, (ECMFA 2024), 23 (3), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10270-024-01245-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667772v1</w:t>
+                <w:t xml:space="preserve">hal-04932177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Testing of Metamodels and Code Co-evolution</w:t>
+                <w:t xml:space="preserve">An Empirical Study on Leveraging LLMs for Metamodels and Code Co-evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Kaouter Kebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
@@ -760,82 +760,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-32. </w:t>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, (ECMFA 2024), 23 (3), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-024-01245-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932177v1</w:t>
+                <w:t xml:space="preserve">hal-04667772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation-guided Metamorphic Testing of Optimality in AI Planning</w:t>
               </w:r>
@@ -873,51 +873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Spieker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.e1898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2204,239 +2204,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Contextual Variability Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Software Product Lines: A Snapshot of Current Practices and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions of Computing Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659137v1</w:t>
+                <w:t xml:space="preserve">hal-01522779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Software Product Lines: A Snapshot of Current Practices and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-Contextual Variability Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rick Rabiser</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions of Computing Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (6), pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MS.2017.4121211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522779v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Extraction of Product Comparison Matrices From Informal Product Descriptions</w:t>
               </w:r>
@@ -2792,347 +2792,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAMILIAR: A Domain-Specific Language for Large Scale Management of Feature Models</w:t>
+                <w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert France</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2012.12.004⟩</w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767175v1</w:t>
+                <w:t xml:space="preserve">hal-00859472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t>
+                <w:t xml:space="preserve">FAMILIAR: A Domain-Specific Language for Large Scale Management of Feature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Merle</w:t>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert France</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 p. </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (6), pp.657 - 681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859472v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing Multiple Variability Artifacts to Assemble Coherent Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3316,567 +3316,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Variability for Replicable Science</w:t>
+                <w:t xml:space="preserve">Teaching Reproducibility and Embracing Variability: From Floating-Point Experiments to Replicating Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Spieker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Le Bartz Lyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSoft 2025 - Congresso Brasileiro de Software: Teoria e Prática</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REP 2025 - ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3736731.3746162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334168v1</w:t>
+                <w:t xml:space="preserve">hal-05190848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Performance of Configurable Software Systems: the JHipster Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bonvoisin</w:t>
+                <w:t xml:space="preserve">Linux Kernel Configurations at Scale: A Dataset for Performance and Evolution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heraldo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Alves Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASE'25 - 29th International Conference on Evaluation and Assessment in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10</w:t>
+              <w:t xml:space="preserve">EASE 2025 - Evaluation and Assessment in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Istambul, Turkey. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003699v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompting for Performance: Exploring LLMs for Configuring Software</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software Variability for Replicable Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2025 - 37th IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">CBSoft 2025 - Congresso Brasileiro de Software: Teoria e Prática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494832v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linux Kernel Configurations at Scale: A Dataset for Performance and Evolution Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+                <w:t xml:space="preserve">Exploring Performance of Configurable Software Systems: the JHipster Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Guégain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASE 2025 - Evaluation and Assessment in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Istambul, Turkey. pp.1-10</w:t>
+              <w:t xml:space="preserve">EASE'25 - 29th International Conference on Evaluation and Assessment in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063560v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Reproducibility and Embracing Variability: From Floating-Point Experiments to Replicating Research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prompting for Performance: Exploring LLMs for Configuring Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Spieker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Matricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørn Eirik Betten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Le Bartz Lyan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REP 2025 - ACM Conference on Reproducibility and Replicability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTAI 2025 - 37th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190848v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Search for Truth: Navigating Variability in Neuroimaging Software Pipelines</w:t>
               </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASE'25 - Evaluation and Assessment in Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Istanbul, Turkey. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4224,359 +4224,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing Deep Variability For Reproducibility and Replicability</w:t>
+                <w:t xml:space="preserve">A Demonstration of End-User Code Customization Using Generative AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REP 2024 - ACM Conference on Reproducibility and Replicability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAMOS 2024 - 18th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Bern, Switzerland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3634713.3634732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582287v1</w:t>
+                <w:t xml:space="preserve">hal-04312909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Demonstration of End-User Code Customization Using Generative AI</w:t>
+                <w:t xml:space="preserve">Embracing Deep Variability For Reproducibility and Replicability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAMOS 2024 - 18th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REP 2024 - ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2024, Rennes, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312909v1</w:t>
+                <w:t xml:space="preserve">hal-04582287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Call for Removing Variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specialization of Run-time Configuration Space at Compile-time: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zendra</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAC 2023 - The 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882594v1</w:t>
+                <w:t xml:space="preserve">hal-03916459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Leveraging Tests to Identify Impacts of Metamodel and Code Co-evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Kaouter Kebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4608,266 +4573,301 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAiSE 2023 - 35th International Conference on Advanced Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain. pp.129-137, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34674-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Programming Variability with Large Language Model-based Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Galindo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Lines Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Aug 2023, Tokyo, Japan. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization of Run-time Configuration Space at Compile-time: An Exploratory Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Call for Removing Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Combemale</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2023 - The 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3571788.3571801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916459v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative AI for Reengineering Variants into Software Product Lines: An Experience Report</w:t>
               </w:r>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5063,508 +5063,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scratching the Surface of ./configure: Learning the Effects of Compile-Time Options on Binary Size and Gadgets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+                <w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Lesoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. pp.1-18, </w:t>
+              <w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pittsburgh, PA, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08129-3_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627246v1</w:t>
+                <w:t xml:space="preserve">hal-03558479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring Performance between Distinct Configurable Systems : A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+                <w:t xml:space="preserve">From feature models to feature toggles in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS 2022 - 16th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3510466.3510486⟩</w:t>
+              <w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Graz / Hybrid, Austria. pp.234-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3546932.3547009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514984v1</w:t>
+                <w:t xml:space="preserve">hal-03788437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zendra</w:t>
+                <w:t xml:space="preserve">Scratching the Surface of ./configure: Learning the Effects of Compile-Time Options on Binary Size and Gadgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08129-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03558479v1</w:t>
+                <w:t xml:space="preserve">hal-03627246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From feature models to feature toggles in practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferring Performance between Distinct Configurable Systems : A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Graz / Hybrid, Austria. pp.234-244, </w:t>
+              <w:t xml:space="preserve">VaMoS 2022 - 16th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Florence, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3546932.3547009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3510466.3510486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788437v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Interaction of Feature Toggles</w:t>
               </w:r>
@@ -6593,51 +6593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Evolving Code with Evolving Metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6714,51 +6714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Power of Abstraction: a Model-Driven Co-evolution Approach of Software Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,256 +7028,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356290v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Indicators for Classifying Wikipedia Articles in a Domain: A Case Study on Software Languages</w:t>
+                <w:t xml:space="preserve">Uniform Sampling of SAT Solutions for Configurable Systems: Are We There Yet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Heinz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ralf Lämmel</w:t>
+                <w:t xml:space="preserve">Quentin Plazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devroey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2019 - The 31st International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICST 2019 - 12th IEEE International Conference on Software Testing, Verification, and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Xian, China. pp.240-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICST.2019.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129131v1</w:t>
+                <w:t xml:space="preserve">hal-01991857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Quality Assurance of Software Product Lines with Adversarial Configurations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seventh international workshop on reverse variability engineering (REVE 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto E Lopez-Herrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPLC 2019 - 23rd International Systems and Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.277-288, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287616v1</w:t>
+                <w:t xml:space="preserve">hal-02268373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Configurable Systems: A Gentle Introduction</w:t>
               </w:r>
@@ -7374,399 +7383,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Learning-Aided Configuration in 3D Printing: Feasibility Study and Application to Defect Prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heymans</w:t>
+                <w:t xml:space="preserve">Towards Quality Assurance of Software Product Lines with Adversarial Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Temple</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battista Biggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAMOS 2019 - 13th International Workshop on Variability Modelling of Software-Intensive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3302333.3302338⟩</w:t>
+              <w:t xml:space="preserve">SPLC 2019 - 23rd International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.277-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3336294.3336309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990767v1</w:t>
+                <w:t xml:space="preserve">hal-02287616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seventh international workshop on reverse variability engineering (REVE 2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Learning-Aided Configuration in 3D Printing: Feasibility Study and Application to Defect Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2019 - 23rd International Systems and Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAMOS 2019 - 13th International Workshop on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Leuven, Belgium. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3302333.3302338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268373v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Sampling of SAT Solutions for Configurable Systems: Are We There Yet?</w:t>
+                <w:t xml:space="preserve">Discovering Indicators for Classifying Wikipedia Articles in a Domain: A Case Study on Software Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Plazar</w:t>
+                <w:t xml:space="preserve">Marcel Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Lämmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cordy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST 2019 - 12th IEEE International Conference on Software Testing, Verification, and Validation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEKE 2019 - The 31st International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991857v1</w:t>
+                <w:t xml:space="preserve">hal-02129131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the Linux Kernel Configuration Space: Results and Challenges</w:t>
               </w:r>
@@ -8072,64 +8072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Software Product Lines: A Snapshot of Current Practices and Challenges (Journal-First Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto E Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPLC2018 - 22nd International Systems and Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8288,51 +8288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Complete FD-Solving for Extended Array Constraints *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Plazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8524,702 +8524,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Featured model types: Towards Systematic Reuse in Modelling Language Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+                <w:t xml:space="preserve">Using Machine Learning to Infer Constraints for Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Amrani</w:t>
+                <w:t xml:space="preserve">José Angel Galindo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiSE '16 - 8th International Workshop on Modeling in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, New york, United States. pp.1 - 7, </w:t>
+              <w:t xml:space="preserve">Software Product Line Conference (SPLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2896982.2896987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2934466.2934472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406507v1</w:t>
+                <w:t xml:space="preserve">hal-01323446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine Learning to Infer Constraints for Product Lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Decision-making Process for Exploring Architectural Variants in Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Angel Galindo Duarte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérome Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Madelénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gailliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Product Line Conference (SPLC)</w:t>
+              <w:t xml:space="preserve">Software Product Lines Conference (SPLC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2934466.2934472⟩</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2934466.2946045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323446v1</w:t>
+                <w:t xml:space="preserve">hal-01374140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-making Process for Exploring Architectural Variants in Systems Engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Constant</w:t>
+                <w:t xml:space="preserve">A Complexity Tale: Web Configurators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Gailliard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Product Lines Conference (SPLC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Beijing, China. </w:t>
+              <w:t xml:space="preserve">VACE 2016 - 1st International Workshop on Variability and Complexity in Software Design Pages (co-located with ICSE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Austin, United States. pp.28 - 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2934466.2946045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2897045.2897051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374140v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Tale: Web Configurators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+                <w:t xml:space="preserve">A Formal Modeling and Analysis Framework for Software Product Line of Preemptive Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Traonouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heymans</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungwon Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VACE 2016 - 1st International Workshop on Variability and Complexity in Software Design Pages (co-located with ICSE'16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2897045.2897051⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pise, Italy. pp.1562 - 1565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427165v1</w:t>
+                <w:t xml:space="preserve">hal-01241673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Modeling and Analysis Framework for Software Product Line of Preemptive Real-Time Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin Hyun Kim</w:t>
+                <w:t xml:space="preserve">Featured model types: Towards Systematic Reuse in Modelling Language Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Pise, Italy. pp.1562 - 1565, </w:t>
+              <w:t xml:space="preserve">MiSE '16 - 8th International Workshop on Modeling in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, New york, United States. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2851613.2851977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2896982.2896987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241673v2</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Enumeration of All Feature Model Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angel Galindo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9294,914 +9294,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Breaking The Curse of Dimensionality in Reverse Engineering Feature Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heymans</w:t>
+                <w:t xml:space="preserve">Product Lines Can Jeopardize Their Trade Secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Acher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 17th International Configuration Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bergame, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2786805.2803210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243571v1</w:t>
+                <w:t xml:space="preserve">hal-01234342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Variability Secrets of an Online Video Generator</w:t>
+                <w:t xml:space="preserve">Synthesis of Attributed Feature Models From Product Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razieh Behjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Menguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variability Modelling of Software-intensive Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nashville, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104797v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Lines Can Jeopardize Their Trade Secrets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using fuzzy modeling for consistent definitions of product qualities in requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bergame, Italy. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence for Requirements Engineering (AIRE), 2015 IEEE Second International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Otawa Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2786805.2803210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIRE.2015.7337624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234342v1</w:t>
+                <w:t xml:space="preserve">hal-01243006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Attributed Feature Models From Product Descriptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Product Line Derivation Operators Applied to Java Source Code: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razieh Behjati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
+                <w:t xml:space="preserve">João Bosco Ferreira Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nashville, United States</w:t>
+              <w:t xml:space="preserve">19th International Software Product Line Conference (SPLC'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178454v1</w:t>
+                <w:t xml:space="preserve">hal-01163423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fuzzy modeling for consistent definitions of product qualities in requirements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heymans</w:t>
+                <w:t xml:space="preserve">Third International Workshop on Reverse Variability Engineering (REVE 2015), associated with {SPLC}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Thurimella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence for Requirements Engineering (AIRE), 2015 IEEE Second International Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th International Conference on Software Product Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States. pp.394-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2791060.2791062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIRE.2015.7337624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01243006v1</w:t>
+                <w:t xml:space="preserve">hal-01213538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Product Line Derivation Operators Applied to Java Source Code: An Empirical Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">On Breaking The Curse of Dimensionality in Reverse Engineering Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Software Product Line Conference (SPLC'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States</w:t>
+              <w:t xml:space="preserve"> 17th International Configuration Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163423v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third International Workshop on Reverse Variability Engineering (REVE 2015), associated with {SPLC}</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jabier Martinez</w:t>
+                <w:t xml:space="preserve">On the Variability Secrets of an Online Video Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Kumar Thurimella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Acher</w:t>
+                <w:t xml:space="preserve">Thomas Menguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Software Product Line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States. pp.394-394, </w:t>
+              <w:t xml:space="preserve">Variability Modelling of Software-intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Hildesheim, Germany. pp.96 - 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2791060.2791062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2701319.2701328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213538v1</w:t>
+                <w:t xml:space="preserve">hal-01104797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPLTea 2015: Second International Workshop on Software Product Line Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Software Product Line (SPLC'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nashville, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10464,51 +10464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges on Software Unbundling: Growing and Letting Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Bosco Ferreira Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10687,1190 +10687,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the Formalization of Product Comparison Matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sannier</w:t>
+                <w:t xml:space="preserve">Sound Merging and Differencing for Class Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Fahrenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Wąsowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE - 29th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2642937.2643000⟩</w:t>
+              <w:t xml:space="preserve">FASE 2014 : 17th International Conference on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.63 - 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54804-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058440v1</w:t>
+                <w:t xml:space="preserve">hal-01087323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Domain-Specific Languages: A Journey Into the Shapes of a Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing or Configuring Products: Are We Getting the Right Ones?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onward! Essays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2661136.2661159⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Variability Modelling of Software-intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556624.2556636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061576v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViViD: A Variability-Based Tool for Synthesizing Video Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse Engineering Web Configurators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Khalil Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baudry</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC'14 (tool demonstration track)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020933v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Toward Product Line Engineering in a Nuclear Industry Consortium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Customization and 3D Printing: A Challenging Playground for Software Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Software Product Line Conference (SPLC'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">18th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019537v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Engineering Web Configurators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Khalil Abbasi</w:t>
+                <w:t xml:space="preserve">Automating Variability Model Inference for Component-Based Language Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Cazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">SPLC'14 - 18th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913139v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customization and 3D Printing: A Challenging Playground for Software Product Lines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Managing Variability in the Safety Design of an Automotive Hall Effect Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Op de Beeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram Hovsepyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Joosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018937v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Managing Variability in the Safety Design of an Automotive Hall Effect Sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wouter Joosen</w:t>
+                <w:t xml:space="preserve">Automating the Formalization of Product Comparison Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE - 29th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Västerås, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2642937.2643000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018938v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Variability Model Inference for Component-Based Language Implementations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Metamorphic Domain-Specific Languages: A Journey Into the Shapes of a Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Acher</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC'14 - 18th International Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Onward! Essays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Portland, United States. pp.243--253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2661136.2661159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023864v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Merging and Differencing for Class Diagrams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ViViD: A Variability-Based Tool for Synthesizing Video Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Wąsowski</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Alférez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Angel Galindo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE 2014 : 17th International Conference on Fundamental Approaches to Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC'14 (tool demonstration track)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54804-8_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01087323v1</w:t>
+                <w:t xml:space="preserve">hal-01020933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing or Configuring Products: Are We Getting the Right Ones?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving Toward Product Line Engineering in a Nuclear Industry Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Variability Modelling of Software-intensive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Software Product Line Conference (SPLC'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2556624.2556636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00927312v1</w:t>
+                <w:t xml:space="preserve">hal-01019537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Synthesis of Attack Trees for Supporting Computer-Aided Risk Analysis</w:t>
               </w:r>
@@ -12314,51 +12314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variability-Based Testing Approach for Synthesizing Video Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angel Galindo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alférez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12569,64 +12569,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPLTea 2014: First International Workshop on Software Product Line Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12664,64 +12664,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Teaching of Software Product Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Rabiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eight International Workshop on Variability Modelling of Software-Intensive Systems (VaMoS'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Nice, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12755,51 +12755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anatomy of a Sales Configurator: An Empirical Study of 111 Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Khalil Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hubaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12807,51 +12807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAiSE'13 - 25th International Conference on Advanced Information Systems Engineering - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Valencia, Spain. pp.162-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12870,502 +12870,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Reverse Engineering and Maintaining Feature Models</w:t>
+                <w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VaMoS'13 - Seventh International Workshop on Variability Modelling of Software-Intensive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766786v1</w:t>
+                <w:t xml:space="preserve">hal-00859473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating Counterexamples of Model-based Software Product Lines: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Bosco Ferreira Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t>
+              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859473v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Counterexamples of Model-based Software Product Lines: An Exploratory Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">Feature Model Management: Smart Operations and Language Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baudry</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837523v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Model Management: Smart Operations and Language Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support for Reverse Engineering and Maintaining Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Collet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert France</w:t>
+                <w:t xml:space="preserve">Anthony Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t>
+              <w:t xml:space="preserve">VaMoS'13 - Seventh International Workshop on Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913157v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Visualisation of Products in Online Configurators: A Case Study for Variability Modelling Technologies</w:t>
               </w:r>
@@ -13576,51 +13576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Model Extraction from Large Collections of Informal Product Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Davril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13704,748 +13704,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feature-based Approach to System Deployment and Adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Extracting Feature Models From Product Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE, MISE Workshop - 34th International Conference on Software Engineering, Workshop on Modelling in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Variability Modelling of Software-intensive Systems (VaMoS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708745v1</w:t>
+                <w:t xml:space="preserve">hal-00718467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Concerns in Feature Modeling: Support and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards More Reliable Configurators: A Re-engineering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Khalil Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOSD 2012 - International Conference on Aspect-Oriented Software Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Product Line Approaches in Software Engineering (PLEASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.29-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLEASE.2012.6229766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767423v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Model Differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Languages and Tools for Managing Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Product Line Approaches in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713849v2</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards More Reliable Configurators: A Re-engineering Perspective</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separation of Concerns in Feature Modeling: Support and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert France</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Product Line Approaches in Software Engineering (PLEASE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AOSD 2012 - International Conference on Aspect-Oriented Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718278v1</w:t>
+                <w:t xml:space="preserve">hal-00767423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languages and Tools for Managing Feature Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Feature Model Differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Product Line Approaches in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718325v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Extracting Feature Models From Product Descriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Feature-based Approach to System Deployment and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Variability Modelling of Software-intensive Systems (VaMoS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">ICSE, MISE Workshop - 34th International Conference on Software Engineering, Workshop on Modelling in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718467v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Generation Model-based Variability Management: Languages and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELS 2012 - 15th International Conference on Model Driven Engineering Languages &amp; Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14470,77 +14470,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Generation Model-based Variability Management: Languages and Tools (Tutorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEL (Conférence en IngénieriE du Logiciel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14559,351 +14559,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Variability from Requirements to Runtime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Run Time Adaptation of Video-Surveillance Systems: A software Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CS proceedings of the 16th IEEE International Conference on Engineering of Complex Computer Systems, ICECCS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">ICVS, 8th International Conference on Computer Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617273v1</w:t>
+                <w:t xml:space="preserve">inria-00617279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run Time Adaptation of Video-Surveillance Systems: A software Modeling Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Modeling Variability from Requirements to Runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVS, 8th International Conference on Computer Vision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France, France</w:t>
+              <w:t xml:space="preserve">IEEE CS proceedings of the 16th IEEE International Conference on Engineering of Complex Computer Systems, ICECCS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617279v1</w:t>
+                <w:t xml:space="preserve">inria-00617273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t>
@@ -14954,64 +14954,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Approaches to Implement Feature Model Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15062,64 +15062,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Variability in Workflow with Feature Model Composition Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15151,329 +15151,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Context and Dynamic Adaptations with Feature Models</w:t>
+                <w:t xml:space="preserve">Composing Feature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fleurey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Ph. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert France</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop Models@run.time at Models 2009 (MRT'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, United States. pp.10</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Software Language Engineering (SLE'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.62-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419990v1</w:t>
+                <w:t xml:space="preserve">hal-00415767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing Feature Models</w:t>
+                <w:t xml:space="preserve">Modeling Context and Dynamic Adaptations with Feature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Collet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Franck Fleurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Software Language Engineering (SLE'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.62-81</w:t>
+              <w:t xml:space="preserve">4th International Workshop Models@run.time at Models 2009 (MRT'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415767v1</w:t>
+                <w:t xml:space="preserve">hal-00419990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling High Variability in Video Surveillance Systems through a Model Transformation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Modeling in software engineering at ICSE 2009 (MiSE'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15511,64 +15511,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues in Managing Variability of Medical Imaging Grid Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, New York, United States. pp.95--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15606,64 +15606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Services on the Grid as a Product Line: Requirements and Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16147,64 +16147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures logicielles et variabilité multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures logicielles : principes, techniques et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16255,64 +16255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Architectures and Multiple Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Architecture 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16389,64 +16389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thein Than Tun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reinhartz-Berger, Iris and Sturm, Arnor and Clark, Tony and Bettin, J. and Cohen, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Engineering: Product Lines, Conceptual Models, and Languages</w:t>
@@ -16698,51 +16698,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -16878,51 +16878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16951,151 +16951,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Yet Configurable: Unveiling Null Variability in Software</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Lesoil</w:t>
+                <w:t xml:space="preserve">Code Transformation Rule Synthesis Using LLMs: Potential and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097580v1</w:t>
+                <w:t xml:space="preserve">hal-05607247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Small Yet Configurable: Unveiling Null Variability in Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PyroBuildS: Enabling Efficient Exploration of Linux Configuration Space with Incremental Build</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aaron Randrianaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17123,51 +17228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17177,51 +17282,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning From Thousands of Build Failures of Linux Kernel Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17277,73 +17382,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Inria; IRISA. 2019, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Very Large Configuration Spaces: What Matters for Linux Kernel Sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17399,73 +17504,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Rennes - Bretagne Atlantique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based Performance Specialization of Configurable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17474,222 +17579,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Noel-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRISA, Inria Rennes; University of Rennes 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale Analysis of Chess Games with Chess Engines: A Preliminary Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Esnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0479, Inria Rennes Bretagne Atlantique. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Attributed Feature Models From Product Descriptions: Foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razieh Behjati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gotlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17701,100 +17806,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8680, Inria Rennes; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Variability in the Video Domain: Language and Experience Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alférez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angel Galindo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17806,73 +17911,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8576, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing Ontological Knowledge Into Feature Model Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17911,51 +18016,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0441, 2013, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17965,91 +18070,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, Reverse Engineering, and Learning Software Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Rennes 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03521806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18059,51 +18164,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible Science and Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18125,65 +18230,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Valence, EJCP 2023, France. 2023, pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18330,51 +18435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943474v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Matricon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107679" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#246;derlein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Hermann Kouadio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112562" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kaouter Kebaili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2025.3540545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01245-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476464v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111671" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102914" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2021.3116768" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148791v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Biggio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09915-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arcelli Fontana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Ampatzoglou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375572.3375582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Galindo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-017-9400-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2926971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Halin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nuttinck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devroey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-018-9635-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.4121211" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Nasr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;can" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira Filho Bosco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sannier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2016.11.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-014-9357-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bosco Ferreira Filho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003699v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gu&#233;gain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvoisin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmecheri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Eirik Betten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Le Bartz Lyan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746162" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049250v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Reux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756681.3757003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634713.3634732" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34674-3_16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04153310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo Duarte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04160693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579028.3609016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08129-3_3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510466.3510486" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527250v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510466.3510485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491204.3527489" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3546997" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547219v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084276v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414947" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029429v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414976" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356290v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heinz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L&#228;mmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336309" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287459v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3342383" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302333.3302338" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto E Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01991857v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plazar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2019.00032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Galindo Duarte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168372" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730163v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3023956.3023963" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896987" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323446v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Galindo Duarte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934472" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Noir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Constant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gailliard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2946045" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Davril" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897045.2897051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241673v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyun Kim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwon Kang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851977" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334851v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Tirado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vidal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243571v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701319.2701328" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803210" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178454v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razieh Behjati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRE.2015.7337624" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bosco Ferreira Filho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Thurimella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791062" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791063" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791097" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803180" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643000" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romenteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913139v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Khalil Abbasi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Landuyt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Op de Beeck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Hovsepyan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Joosen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023864v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vacchi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cazzola" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej W&#261;sowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556624.2556636" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064645v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980126v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025124v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samih" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bogusch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44857-1_6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003148v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556624.2556629" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796555v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hainaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837523v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913157v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ciolfi Felice" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499777.2500711" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858491v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859475v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delfosse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Hariri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Clelang-Huang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491411.2491455" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767423v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLEASE.2012.6229766" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718325v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718467v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767170v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718339v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617273v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617279v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419990v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415770v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Klewerton Guez Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319469683" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/architectures-logicielles/oussalah/descriptif-9782746245174" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098107v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=787" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767213v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thein Than Tun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36654-3_1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809253v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736121v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601752v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582911v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097580v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147012v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314830v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467299v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Noel-Baron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307091v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esnault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116663v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023159v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874867v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03521806v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152637v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#246;derlein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Hermann Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943474v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Matricon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107679" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kaouter Kebaili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2025.3540545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01245-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476464v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111671" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102914" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2021.3116768" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148791v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Biggio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09915-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arcelli Fontana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Ampatzoglou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375572.3375582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Galindo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-017-9400-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2926971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Halin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nuttinck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devroey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-018-9635-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.4121211" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Nasr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;can" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira Filho Bosco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sannier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2016.11.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-014-9357-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bosco Ferreira Filho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.12.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Le Bartz Lyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003699v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gu&#233;gain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvoisin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmecheri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Eirik Betten" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049250v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Reux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756681.3757003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634713.3634732" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34674-3_16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04153310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo Duarte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04160693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579028.3609016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08129-3_3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03514984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510466.3510486" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527250v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510466.3510485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491204.3527489" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03720273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3546997" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547219v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084276v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414947" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029429v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414976" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356290v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01991857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plazar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2019.00032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto E Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287459v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3342383" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336309" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302333.3302338" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heinz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L&#228;mmel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Galindo Duarte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168372" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730163v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3023956.3023963" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323446v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Galindo Duarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934472" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374140v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Noir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Constant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gailliard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2946045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427165v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Davril" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897045.2897051" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241673v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyun Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwon Kang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851977" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896987" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334851v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Tirado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vidal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803210" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razieh Behjati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRE.2015.7337624" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163423v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bosco Ferreira Filho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213538v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Thurimella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791062" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243571v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701319.2701328" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791063" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791060.2791097" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803180" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087323v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej W&#261;sowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927312v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556624.2556636" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913139v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Khalil Abbasi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023864v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vacchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cazzola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Landuyt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Op de Beeck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Hovsepyan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Joosen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643000" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020933v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romenteau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019537v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064645v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980126v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025124v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samih" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bogusch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44857-1_6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003148v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556624.2556629" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796555v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837523v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913157v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766786v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hainaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ciolfi Felice" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499777.2500711" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858491v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859475v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delfosse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Hariri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Clelang-Huang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491411.2491455" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLEASE.2012.6229766" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718325v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767423v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708745v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767170v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718339v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617273v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415767v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419990v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415770v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Klewerton Guez Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319469683" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/architectures-logicielles/oussalah/descriptif-9782746245174" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098107v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=787" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767213v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thein Than Tun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36654-3_1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809253v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736121v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601752v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582911v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607247v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097580v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147012v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314830v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467299v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Noel-Baron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307091v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esnault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116663v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023159v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874867v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03521806v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152637v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>