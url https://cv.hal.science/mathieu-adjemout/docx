--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -24,57 +24,57 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mathieu Adjemout </w:t>
+        <w:t xml:space="preserve"> Mathieu ADJEMOUT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">PhD student at TAGC (U1090)</w:t>
+        <w:t xml:space="preserve">Postdoctoral Researcher Associates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -577,295 +577,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent PIEZO1 activation and ATP2B4 blockade effectively reduce the risk of cerebral malaria and inhibit in vitro Plasmodium falciparum multiplication in red blood cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Coding Fc Gamma Receptor Cis-Regulatory Variant within the 1q23 Gene Cluster Is Associated with Plasmodium falciparum Infection in Children Residing in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alassane Thiam</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gendis.2023.02.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (21), pp.15711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242115711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179608v1</w:t>
+                <w:t xml:space="preserve">hal-04268017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Coding Fc Gamma Receptor Cis-Regulatory Variant within the 1q23 Gene Cluster Is Associated with Plasmodium falciparum Infection in Children Residing in Burkina Faso</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent PIEZO1 activation and ATP2B4 blockade effectively reduce the risk of cerebral malaria and inhibit in vitro Plasmodium falciparum multiplication in red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gallardo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (21), pp.15711. </w:t>
+              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.2210-2214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms242115711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gendis.2023.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268017v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP2B4 regulatory genetic variants are associated with mild malaria</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B69FDC1"/>
+    <w:nsid w:val="D3D9EFE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1409,51 +1409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-adjemout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05173109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adjemout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Escandell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dieppois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cretin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae528" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Thiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2023.02.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04268017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115711" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04503-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05186542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-adjemout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05173109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adjemout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Escandell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dieppois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cretin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae528" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Thiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04268017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2023.02.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04503-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05186542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1706,39 +1706,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Mathieu Adjemout</dc:title>
+  <dc:title>Mathieu ADJEMOUT</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>