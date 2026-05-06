--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1178,51 +1178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3D9EFE3"/>
+    <w:nsid w:val="3A85E028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>