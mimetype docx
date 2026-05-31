--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -577,295 +577,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Coding Fc Gamma Receptor Cis-Regulatory Variant within the 1q23 Gene Cluster Is Associated with Plasmodium falciparum Infection in Children Residing in Burkina Faso</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent PIEZO1 activation and ATP2B4 blockade effectively reduce the risk of cerebral malaria and inhibit in vitro Plasmodium falciparum multiplication in red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gallardo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242115711⟩</w:t>
+              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.2210-2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gendis.2023.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268017v1</w:t>
+                <w:t xml:space="preserve">hal-04179608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent PIEZO1 activation and ATP2B4 blockade effectively reduce the risk of cerebral malaria and inhibit in vitro Plasmodium falciparum multiplication in red blood cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Coding Fc Gamma Receptor Cis-Regulatory Variant within the 1q23 Gene Cluster Is Associated with Plasmodium falciparum Infection in Children Residing in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alassane Thiam</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (6), pp.2210-2214. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (21), pp.15711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gendis.2023.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms242115711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179608v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP2B4 regulatory genetic variants are associated with mild malaria</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A85E028"/>
+    <w:nsid w:val="75990B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1409,51 +1409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-adjemout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05173109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adjemout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Escandell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dieppois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cretin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae528" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Thiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04268017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2023.02.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04503-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05186542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-adjemout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05173109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adjemout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Escandell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dieppois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cretin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae528" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Thiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2023.02.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04268017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115711" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04503-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05186542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>