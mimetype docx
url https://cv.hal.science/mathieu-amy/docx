--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -187,691 +187,691 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
+                <w:t xml:space="preserve">The Functions of Female Calls in Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Salvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.243-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.asb.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014219v1</w:t>
+                <w:t xml:space="preserve">hal-04329054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functions of Female Calls in Birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50, pp.243-271. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.238-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.asb.2017.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329054v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.238-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits and behavioural profiles in the domestic canary are affected by sex and photoperiod</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pet-directed speech draws adult dogs’ attention more efficiently than Adult-directed speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123 (12), pp.885-893. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04671-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704194v1</w:t>
+                <w:t xml:space="preserve">hal-01699823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech draws adult dogs’ attention more efficiently than Adult-directed speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personality traits and behavioural profiles in the domestic canary are affected by sex and photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+                <w:t xml:space="preserve">Davy Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
+                <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (12), pp.885-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04671-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eth.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699823v1</w:t>
+                <w:t xml:space="preserve">hal-01704194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits and behavioural profiles in the domestic canary are affected by sex and photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (12), pp.885 - 893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eth.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702058v1</w:t>
@@ -882,64 +882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female Signalling to Male Song in the Domestic Canary, Serinus Canaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Salvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,51 +1038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,51 +1172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1267,51 +1267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worms under Cover: Relationships between Performance in Learning Tasks and Personality in Great Tits (Parus Major)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees Van Oers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1383,317 +1383,317 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heaven It's My Wife! Male Canaries Conceal Extra-Pair Courtships but Increase Aggressions When Their Mate Watches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Chapouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (8), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e22686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0022686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702136v1</w:t>
+                <w:t xml:space="preserve">hal-04329106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heaven It's My Wife! Male Canaries Conceal Extra-Pair Courtships but Increase Aggressions When Their Mate Watches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e22686. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 6 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329106v1</w:t>
+                <w:t xml:space="preserve">hal-01702136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eavesdropping on Male Singing Interactions Leads to Differential Allocation in Eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Malacarne</w:t>
+                <w:t xml:space="preserve">Giogio Malacarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
@@ -1716,126 +1716,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329110v1</w:t>
+                <w:t xml:space="preserve">hal-00528578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eavesdropping on Male Singing Interactions Leads to Differential Allocation in Eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giogio Malacarne</w:t>
+                <w:t xml:space="preserve">Giorgio Malacarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
@@ -1858,313 +1858,313 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528578v1</w:t>
+                <w:t xml:space="preserve">hal-04329110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Eavesdropping on Subsequent Signalling Behaviours in Male Canaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maternal effects and B-carotene assimilation in Canary chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tanvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01579.x⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (3), pp.389-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2008.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702195v1</w:t>
+                <w:t xml:space="preserve">hal-00362734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects and B-carotene assimilation in Canary chicks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of Eavesdropping on Subsequent Signalling Behaviours in Male Canaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 96 (3), pp.389-393. </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 115 (3), pp.239 - 246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2008.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2008.01579.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362734v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female canary mate preferences: differential use of information from two types of male-male interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monbureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,51 +2266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male canaries can visually eavesdrop on conspecific food interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggs hormones and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardoso G.C., Ricardo Jorge Lopes R., Gama Mota P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canary. Natural History, Science and Cultural Significance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -2487,51 +2487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences du contexte social et des caractéristiques individuelles sur le comportement des oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université Paris Nanterre, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2809,51 +2809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAF1FBA7"/>
+    <w:nsid w:val="5122D336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-amy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2538-6053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121289125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.asb.2017.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01699823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04671-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Naguib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Van Oers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0500-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D215215141AE9F75719B85078E1A00C6C8BE7221/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malacarne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01784.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3ZZ8JDQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giogio Malacarne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01579.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/746BAA5119A638919BA0A2C92591A2730EBBEAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tanvez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.11.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92R9WZGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.03.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z64WHSN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.07.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWP0XF6M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04320957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-amy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2538-6053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121289125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.asb.2017.11.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01699823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04671-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Naguib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Van Oers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0500-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D215215141AE9F75719B85078E1A00C6C8BE7221/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022686" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giogio Malacarne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01784.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3ZZ8JDQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malacarne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tanvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92R9WZGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01579.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/746BAA5119A638919BA0A2C92591A2730EBBEAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.03.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z64WHSN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.07.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWP0XF6M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04320957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>