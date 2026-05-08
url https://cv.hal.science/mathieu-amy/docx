--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -187,691 +187,691 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functions of Female Calls in Birds</w:t>
+                <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Salvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.asb.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329054v1</w:t>
+                <w:t xml:space="preserve">hal-02014219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Functions of Female Calls in Birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Salvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 157, pp.238-243. </w:t>
+              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.243-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.asb.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014219v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Salvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.238-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech draws adult dogs’ attention more efficiently than Adult-directed speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personality traits and behavioural profiles in the domestic canary are affected by sex and photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+                <w:t xml:space="preserve">Davy Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
+                <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (12), pp.885-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04671-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eth.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699823v1</w:t>
+                <w:t xml:space="preserve">hal-01704194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits and behavioural profiles in the domestic canary are affected by sex and photoperiod</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pet-directed speech draws adult dogs’ attention more efficiently than Adult-directed speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123 (12), pp.885-893. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04671-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704194v1</w:t>
+                <w:t xml:space="preserve">hal-01699823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits and behavioural profiles in the domestic canary are affected by sex and photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (12), pp.885 - 893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eth.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702058v1</w:t>
@@ -882,64 +882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female Signalling to Male Song in the Domestic Canary, Serinus Canaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Salvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -993,454 +993,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+                <w:t xml:space="preserve">Worms under Cover: Relationships between Performance in Learning Tasks and Personality in Great Tits (Parus Major)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marie Vallet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kees Van Oers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.763-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0500-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478494v1</w:t>
+                <w:t xml:space="preserve">hal-01478492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song</w:t>
+                <w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 44, pp.183-223. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329099v1</w:t>
+                <w:t xml:space="preserve">hal-01478494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worms under Cover: Relationships between Performance in Learning Tasks and Personality in Great Tits (Parus Major)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.183-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-012-0500-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01478492v1</w:t>
+                <w:t xml:space="preserve">hal-04329099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heaven It's My Wife! Male Canaries Conceal Extra-Pair Courtships but Increase Aggressions When Their Mate Watches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1487,64 +1487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heaven It's My Wife! Male Canaries Conceal Extra-Pair Courtships but Increase Aggressions When Their Mate Watches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1617,51 +1617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eavesdropping on Male Singing Interactions Leads to Differential Allocation in Eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eavesdropping on Male Singing Interactions Leads to Differential Allocation in Eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,51 +1901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal effects and B-carotene assimilation in Canary chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tanvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Eavesdropping on Subsequent Signalling Behaviours in Male Canaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2120,51 +2120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female canary mate preferences: differential use of information from two types of male-male interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monbureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,51 +2266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male canaries can visually eavesdrop on conspecific food interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggs hormones and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardoso G.C., Ricardo Jorge Lopes R., Gama Mota P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canary. Natural History, Science and Cultural Significance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -2487,134 +2487,134 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Jane Brockmann, Timothy J. Roper, Marc Naguib, John C. Mitani and Leigh W. Simmons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the study of behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Elsevier, pp.183-223, 2012, 978-0-12-394288-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704411v1</w:t>
@@ -2657,51 +2657,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences du contexte social et des caractéristiques individuelles sur le comportement des oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université Paris Nanterre, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2809,51 +2809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5122D336"/>
+    <w:nsid w:val="25F3FF70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-amy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2538-6053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121289125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.asb.2017.11.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01699823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04671-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Naguib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Van Oers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0500-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D215215141AE9F75719B85078E1A00C6C8BE7221/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022686" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giogio Malacarne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01784.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3ZZ8JDQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malacarne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tanvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92R9WZGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01579.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/746BAA5119A638919BA0A2C92591A2730EBBEAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.03.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z64WHSN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.07.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWP0XF6M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04320957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-amy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2538-6053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121289125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.asb.2017.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01699823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04671-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Naguib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Van Oers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0500-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D215215141AE9F75719B85078E1A00C6C8BE7221/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022686" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giogio Malacarne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01784.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3ZZ8JDQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malacarne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tanvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92R9WZGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2008.01579.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/746BAA5119A638919BA0A2C92591A2730EBBEAE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.03.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z64WHSN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.07.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWP0XF6M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04320957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>